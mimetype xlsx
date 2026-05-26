--- v1 (2026-02-05)
+++ v2 (2026-05-26)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://educationgovuk-my.sharepoint.com/personal/sadiya_khanom_education_gov_uk/Documents/Projects/Capital%20Spend%20Survey/inst/extdata/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://educationgovuk-my.sharepoint.com/personal/peter_curtis_education_gov_uk/Documents/Documents/CSS/DevOps Repos/CSS package/inst/extdata/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="283" documentId="8_{35C66E7E-F411-400E-8470-21F1705A3246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{14F2B71C-4E70-4129-AF9F-0285161145B8}"/>
+  <xr:revisionPtr revIDLastSave="364" documentId="8_{35C66E7E-F411-400E-8470-21F1705A3246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{446052D0-FFF4-48C9-972D-7C55A41ADC55}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="J5vpO2bedvZBQdyOoqR2cymP6ACmhduspvCqz2JL45r9CEz5/quobnmYbJ04kAd2p9UJHVHENriAVYOHbQw4DQ==" workbookSaltValue="palX6X7kGJ4OJwMRMejQ9w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-21720" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{BC32682D-25DB-4792-AF84-B199A2F14739}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{BC32682D-25DB-4792-AF84-B199A2F14739}"/>
   </bookViews>
   <sheets>
     <sheet name="GUIDE" sheetId="4" r:id="rId1"/>
     <sheet name="CSS Projects" sheetId="1" r:id="rId2"/>
     <sheet name="LookupTable" sheetId="3" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="blank_list">Table4[[#This Row],[Column1]]</definedName>
     <definedName name="places_type">Table1[PlacesType]</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -317,315 +318,50 @@
   <c r="AO213" i="1"/>
   <c r="AO214" i="1"/>
   <c r="AO215" i="1"/>
   <c r="AO216" i="1"/>
   <c r="AO217" i="1"/>
   <c r="AO218" i="1"/>
   <c r="AO219" i="1"/>
   <c r="AO220" i="1"/>
   <c r="AO221" i="1"/>
   <c r="AO222" i="1"/>
   <c r="AO223" i="1"/>
   <c r="AO224" i="1"/>
   <c r="AO225" i="1"/>
   <c r="AO226" i="1"/>
   <c r="AO227" i="1"/>
   <c r="AO228" i="1"/>
   <c r="AO229" i="1"/>
   <c r="AO230" i="1"/>
   <c r="AF3" i="1"/>
   <c r="AF4" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AF6" i="1"/>
   <c r="AF7" i="1"/>
   <c r="AF8" i="1"/>
   <c r="AF10" i="1"/>
-  <c r="N3" i="1"/>
-[...263 lines deleted...]
-  <c r="N268" i="1"/>
   <c r="BI11" i="1"/>
   <c r="BI12" i="1"/>
   <c r="BI13" i="1"/>
   <c r="BI14" i="1"/>
   <c r="BI15" i="1"/>
   <c r="BI16" i="1"/>
   <c r="BI17" i="1"/>
   <c r="BI18" i="1"/>
   <c r="BI19" i="1"/>
   <c r="BI20" i="1"/>
   <c r="BI21" i="1"/>
   <c r="BI22" i="1"/>
   <c r="BI23" i="1"/>
   <c r="BI24" i="1"/>
   <c r="BI25" i="1"/>
   <c r="BI26" i="1"/>
   <c r="BI27" i="1"/>
   <c r="BI28" i="1"/>
   <c r="BI29" i="1"/>
   <c r="BI30" i="1"/>
   <c r="BI31" i="1"/>
   <c r="BI32" i="1"/>
   <c r="BI33" i="1"/>
   <c r="BI34" i="1"/>
   <c r="BI35" i="1"/>
@@ -2199,53 +1935,50 @@
   <si>
     <t>Guidance on how to complete the Capital Spend Survey Template</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>General Project Information</t>
   </si>
   <si>
     <t>Project Title</t>
   </si>
   <si>
     <t>A unique identifier for you project.</t>
   </si>
   <si>
     <t>URN</t>
   </si>
   <si>
-    <t>The URN/UKPRN or LA Establishment number of the school where the works are carried out, if applicable. For projects covering multiple sites, leave this blank.</t>
-[...1 lines deleted...]
-  <si>
     <t>Site Name</t>
   </si>
   <si>
     <t>The name of the school or site. Enter "Estate wide" for whole estate condition surveys etc</t>
   </si>
   <si>
     <t>Primary Purpose</t>
   </si>
   <si>
     <t>The primary project purpose (select the appropriate option from the drop down menu)</t>
   </si>
   <si>
     <t>Primary Type</t>
   </si>
   <si>
     <t>Pupil Place Planning Area Code</t>
   </si>
   <si>
     <t>Pupil Place Planning Area Code (The 7-digit code used to identify the Pupil Place Planning Area)</t>
   </si>
   <si>
     <t>Site Type</t>
   </si>
   <si>
     <t>The type of site (select the appropriate option from the drop down menu). Mandatory for projects that add places.</t>
@@ -2553,54 +2286,50 @@
   <si>
     <t>Other development/project costs</t>
   </si>
   <si>
     <t>Abnormals (included above where applicable)</t>
   </si>
   <si>
     <t>Extra costs</t>
   </si>
   <si>
     <t>Other Costs Sub Total</t>
   </si>
   <si>
     <t>Other costs total - automatically calculated</t>
   </si>
   <si>
     <t>Total Build Cost</t>
   </si>
   <si>
     <t>Sum of the BCIS breakdown</t>
   </si>
   <si>
     <t>CDC Breakdown</t>
   </si>
   <si>
-    <t>Only applicable for projects that only address condition. Record the breakdown of costs related to this condition project. This information is optional.
-[...2 lines deleted...]
-  <si>
     <t>CDC Block Reference(s)</t>
   </si>
   <si>
     <t>The four-letter CDC Block reference (e.g., EFAA, EFAB etc.)</t>
   </si>
   <si>
     <t>Roofs Total</t>
   </si>
   <si>
     <t>How much was spent on roofs.</t>
   </si>
   <si>
     <t>Ceilings Total</t>
   </si>
   <si>
     <t>How much was spent on ceilings.</t>
   </si>
   <si>
     <t>Internal Walls and Doors Total</t>
   </si>
   <si>
     <t>How much was spent on internal walls and doors</t>
   </si>
   <si>
     <t>Mechanical Services Total</t>
@@ -2791,57 +2520,64 @@
   <si>
     <t>What percentage of the project is new build (please enter a whole number 0-100)</t>
   </si>
   <si>
     <t>The primary work type (select the appropriate option from the drop down menu. Please note that there will be no options available until you have made a selection in the Primary Purpose column)</t>
   </si>
   <si>
     <t>How much SCA was used to fund the project (VA contibutions should not be included here, but in a later column)</t>
   </si>
   <si>
     <t>Only applicable for projects that add places. Record the breakdown of costs related to this new build project. The breakdown follows the Building Cost Information Service (BCIS) standard of the Royal Institution of Chartered Surveyors (RICS).</t>
   </si>
   <si>
     <t>New Brownfield</t>
   </si>
   <si>
     <t>New Greenfield</t>
   </si>
   <si>
     <t>Structural Frame</t>
   </si>
   <si>
     <t>Traditional Block/Brick</t>
   </si>
   <si>
-    <t>v1.0.8</t>
-[...1 lines deleted...]
-  <si>
     <t>SCA Expenditure in 25/26 FY</t>
   </si>
   <si>
     <t>Enter the amount of SCA expenditure on this project that occurred during the 25-26 financial year (please do not include planned or committed spend, only actual expnediture)</t>
+  </si>
+  <si>
+    <t>Only applicable for projects that only address condition. Record the breakdown of costs related to this condition project.
+If possible, relate this back to the Conditional Data Collection (CDC) report by using the block reference(s) to identify the blocks being maintained.</t>
+  </si>
+  <si>
+    <t>The URN of the school where the works are carried out, if applicable. For projects covering multiple sites, leave this blank.</t>
+  </si>
+  <si>
+    <t>v1.0.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -3529,51 +3265,51 @@
     <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="17" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A45D6455-B632-4018-B00A-06BCA6B0D59A}"/>
     <cellStyle name="Per cent" xfId="3" builtinId="5"/>
   </cellStyles>
-  <dxfs count="98">
+  <dxfs count="123">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
@@ -3595,50 +3331,235 @@
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
@@ -4293,51 +4214,51 @@
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4"/>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="1" xr9:uid="{A179274E-58CD-46F9-8051-E56B51857FF0}">
-      <tableStyleElement type="headerRow" dxfId="97"/>
+      <tableStyleElement type="headerRow" dxfId="122"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFC5E66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4498,101 +4419,101 @@
             <a:t> fields (those in bold in the list below) are coloured AMBER if empty. Please make sure you have filled in all mandatory fields and that no cells are highlighted in amber when you have completed entering your project data.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Once you have indicated the project primary purpose, any fields that are not required will be coloured GREY.</a:t>
+            <a:t>Once you have indicated the project primary purpose, any fields that are not required will be coloured BLACK and should be left blank.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Please upload your completed spreadsheet to the Capital Spend Survey portal. It usually takes up to a week for uploaded spreadsheets to be imported into the portal, at which point we will email you to let you know your upload has been successful. Please do not submit your survey return until this has happened</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Data will not be accepted by email, nor if the spreadsheet is amended in any way (for example, additional columns, or with the data validation turned off)</a:t>
+            <a:t>Data will not be accepted by email, nor if the spreadsheet structure is amended in any way (for example, additional columns, or with the data validation turned off)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" b="0" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>For any queries or issues, please contact</a:t>
@@ -4608,165 +4529,163 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
             </a:rPr>
             <a:t>ConditionSpend.Collection@education.gov.uk</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB"/>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{03425E87-52B7-4A6F-BD3C-2520622B6CC6}" name="Table2" displayName="Table2" ref="A1:BX268" totalsRowShown="0" headerRowDxfId="96" dataDxfId="94" headerRowBorderDxfId="95">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{03425E87-52B7-4A6F-BD3C-2520622B6CC6}" name="Table2" displayName="Table2" ref="A1:BX268" totalsRowShown="0" headerRowDxfId="121" dataDxfId="119" headerRowBorderDxfId="120">
   <autoFilter ref="A1:BX268" xr:uid="{03425E87-52B7-4A6F-BD3C-2520622B6CC6}"/>
   <tableColumns count="76">
-    <tableColumn id="2" xr3:uid="{CBBD1F0E-D488-4D94-8DB2-EC27CF69EBA5}" name="Project Title" dataDxfId="93"/>
-[...32 lines deleted...]
-    <tableColumn id="34" xr3:uid="{BBB90988-2076-414C-A80D-FE4C646A8EE2}" name="(Funding Total)" dataDxfId="62">
+    <tableColumn id="2" xr3:uid="{CBBD1F0E-D488-4D94-8DB2-EC27CF69EBA5}" name="Project Title" dataDxfId="118"/>
+    <tableColumn id="3" xr3:uid="{47BB7CD2-82B7-49A1-BBB5-6DBE3F930245}" name="URN" dataDxfId="117"/>
+    <tableColumn id="4" xr3:uid="{97008E09-7F36-4131-BAEB-8A8FB53C21D4}" name="Site Name" dataDxfId="116"/>
+    <tableColumn id="5" xr3:uid="{76FF5ADD-FA83-451E-A3EF-A108B004878A}" name="Primary Purpose" dataDxfId="115"/>
+    <tableColumn id="6" xr3:uid="{4CAF7B9C-1AB5-4F7E-84CB-FE9400545049}" name="Primary Type" dataDxfId="114"/>
+    <tableColumn id="7" xr3:uid="{05E6AC33-B103-4206-BC58-9A38F158BEFF}" name="Pupil Place Planning Area Code" dataDxfId="113"/>
+    <tableColumn id="8" xr3:uid="{577CAF14-E7FE-40DA-8FAC-1EE6E78905B1}" name="Site Type" dataDxfId="112"/>
+    <tableColumn id="9" xr3:uid="{24D30426-C2D5-49AB-8357-5B1E9A39B895}" name="Construction Type" dataDxfId="111"/>
+    <tableColumn id="10" xr3:uid="{5B524042-8E93-4219-9A26-FD91973824C4}" name="School Capacity, Including Increase" dataDxfId="110"/>
+    <tableColumn id="11" xr3:uid="{EB343FAC-484F-4904-B97B-513BAC28E7E8}" name="Project GIFA (m²)" dataDxfId="109"/>
+    <tableColumn id="12" xr3:uid="{10924868-6431-450A-841C-EB623DEB484A}" name="New Build Percentage" dataDxfId="108"/>
+    <tableColumn id="13" xr3:uid="{2696E575-A358-46A2-8A08-05222336F2D5}" name="Condition Works Percentage" dataDxfId="107"/>
+    <tableColumn id="14" xr3:uid="{B30A4815-2A8D-4627-A3F8-6955DF333A0E}" name="Refurbishment Percentage" dataDxfId="106"/>
+    <tableColumn id="15" xr3:uid="{AED31416-F491-4D6E-909A-A31209B6E381}" name="(Total Percentage) - should be 100" dataDxfId="105"/>
+    <tableColumn id="16" xr3:uid="{79B87532-D341-4309-94DF-65260C55C062}" name="Building Contract Formation Date" dataDxfId="104"/>
+    <tableColumn id="17" xr3:uid="{5A5BBF74-9C2E-4740-A8FE-1C489D6ED113}" name="Construction Start Date" dataDxfId="103"/>
+    <tableColumn id="19" xr3:uid="{848C6946-7C53-4D4C-B402-DA9AAFBEBA08}" name="Actual Completion Date" dataDxfId="102"/>
+    <tableColumn id="20" xr3:uid="{5FBFFFCC-7035-4C5E-B255-05843171276B}" name="Is project carbon neutral?" dataDxfId="101"/>
+    <tableColumn id="21" xr3:uid="{76BDB937-92BB-4DCF-A412-3D566B4CB7CE}" name="Did the project use a DfE procurement framework" dataDxfId="100"/>
+    <tableColumn id="22" xr3:uid="{6C4EA07C-4661-4F13-A09D-8124E6A79E93}" name="Land/Site Acquisition Costs" dataDxfId="99"/>
+    <tableColumn id="23" xr3:uid="{34462EDB-9BD8-487B-93DE-AA1A16797B9C}" name="Detailed Project Purpose Places" dataDxfId="98"/>
+    <tableColumn id="24" xr3:uid="{8A3ABA3F-2AEF-4ABC-BA37-07D9EBF8EC60}" name="Detailed Project Purpose Condition" dataDxfId="97"/>
+    <tableColumn id="25" xr3:uid="{540CF7BC-7A0B-475E-81DB-2EAC33F1CF2D}" name="Funding Schools Condition Allocation" dataDxfId="96"/>
+    <tableColumn id="26" xr3:uid="{DBBC44DA-770F-4ECD-AF9E-2D2020D81934}" name="Funding Healthy Pupils Capital Fund" dataDxfId="95"/>
+    <tableColumn id="27" xr3:uid="{C99F2ACA-38F4-40CA-BCA5-6311147786E9}" name="Funding Basic Need" dataDxfId="94"/>
+    <tableColumn id="28" xr3:uid="{333D563B-27FA-4850-8920-C7D3938149CF}" name="Funding High Needs Capital" dataDxfId="93"/>
+    <tableColumn id="29" xr3:uid="{795FFB10-83B0-45A2-8BA6-62FD9FE319DF}" name="Funding Community Infrastructure Levy" dataDxfId="92"/>
+    <tableColumn id="30" xr3:uid="{E564C9CB-66B4-4431-8381-928757768A3A}" name="Funding Devolved Formula Capital" dataDxfId="91"/>
+    <tableColumn id="31" xr3:uid="{1F7BF858-11F8-441E-86C6-9E23D032A912}" name="Funding VA group contributions" dataDxfId="90"/>
+    <tableColumn id="32" xr3:uid="{DA071124-B73C-4E7F-B225-C226865085D5}" name="Funding Other" dataDxfId="89"/>
+    <tableColumn id="33" xr3:uid="{88B224C8-E1DE-42B1-9131-729D7504AD34}" name="Funding Source of Other" dataDxfId="88"/>
+    <tableColumn id="34" xr3:uid="{BBB90988-2076-414C-A80D-FE4C646A8EE2}" name="(Funding Total)" dataDxfId="87">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="1" xr3:uid="{47AC814F-D2E4-4EEC-8732-FB5E37E02B35}" name="SCA Expenditure in 25/26 FY" dataDxfId="61"/>
-[...7 lines deleted...]
-    <tableColumn id="42" xr3:uid="{44737D17-B56A-40FA-9CF4-33EA9B032E91}" name="(Places Total)" dataDxfId="53">
+    <tableColumn id="1" xr3:uid="{47AC814F-D2E4-4EEC-8732-FB5E37E02B35}" name="SCA Expenditure in 25/26 FY" dataDxfId="86"/>
+    <tableColumn id="35" xr3:uid="{A49E3BE1-72B3-4E4C-8846-A6E813100AE1}" name="Places Additional Mainstream 6th Form" dataDxfId="85"/>
+    <tableColumn id="36" xr3:uid="{F5694D83-3716-4FB0-B3EA-937F2E82A814}" name="Places Additional Mainstream Nursery" dataDxfId="84"/>
+    <tableColumn id="37" xr3:uid="{B75C4048-D17B-4F84-A9B4-5406A630A249}" name="Places Additional Mainstream Primary" dataDxfId="83"/>
+    <tableColumn id="38" xr3:uid="{913DF9FC-EDAB-4023-9FC0-C06D40F16AA8}" name="Places Additional Mainstream Secondary" dataDxfId="82"/>
+    <tableColumn id="39" xr3:uid="{EBC8BC40-1D27-4E2C-B247-EFF12C2F326E}" name="Places Additional SEN Total" dataDxfId="81"/>
+    <tableColumn id="40" xr3:uid="{D1E0C48E-5063-4008-BB3E-3ACA90C2FDEC}" name="Places Re-Provided Mainstream" dataDxfId="80"/>
+    <tableColumn id="41" xr3:uid="{36D69B3A-198D-4D7B-8E39-F1148FE311A6}" name="Places Re-Provided SEN" dataDxfId="79"/>
+    <tableColumn id="42" xr3:uid="{44737D17-B56A-40FA-9CF4-33EA9B032E91}" name="(Places Total)" dataDxfId="78">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Places Additional Mainstream 6th Form]:[Places Re-Provided SEN]])&lt;&gt;0, SUM(Table2[[#This Row],[Places Additional Mainstream 6th Form]:[Places Re-Provided SEN]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="43" xr3:uid="{AF9F54C1-433B-4E7D-8942-59574EE25576}" name="ICT Infrastructure" dataDxfId="52"/>
-[...8 lines deleted...]
-    <tableColumn id="52" xr3:uid="{A9ECE833-93D5-4CBF-8DBA-5F26A449DD59}" name="(Building Works Total)" dataDxfId="43">
+    <tableColumn id="43" xr3:uid="{AF9F54C1-433B-4E7D-8942-59574EE25576}" name="ICT Infrastructure" dataDxfId="77"/>
+    <tableColumn id="44" xr3:uid="{D6A30BD9-2FCC-4FEB-AA2C-0B64996CDADE}" name="Facilitating Works Total" dataDxfId="76"/>
+    <tableColumn id="45" xr3:uid="{BD0FA62C-70F0-407B-BB6F-D1769164E5A3}" name="Substructure Total" dataDxfId="75"/>
+    <tableColumn id="46" xr3:uid="{B22C479E-8F4C-497D-9BA2-F9A609EFB8C7}" name="Internal Finishes Total" dataDxfId="74"/>
+    <tableColumn id="47" xr3:uid="{55C7F8C6-BB0A-4A9D-9043-C24419A36F4B}" name="Services Total" dataDxfId="73"/>
+    <tableColumn id="48" xr3:uid="{36415CAA-5472-47EB-92A4-1F5603805EE2}" name="Work To Existing Building Total" dataDxfId="72"/>
+    <tableColumn id="49" xr3:uid="{CE511245-4F8A-4653-BE16-0E0B91643688}" name="Superstructure Total" dataDxfId="71"/>
+    <tableColumn id="50" xr3:uid="{B2D0EBA2-27BE-4DA5-A026-368717D1AAAC}" name="Fittings, Furnishings And Equipment" dataDxfId="70"/>
+    <tableColumn id="51" xr3:uid="{6BFF1F34-90BF-4B25-80F8-F0EDDEB9886E}" name="Prefabricated Buildings And Building Units Total" dataDxfId="69"/>
+    <tableColumn id="52" xr3:uid="{A9ECE833-93D5-4CBF-8DBA-5F26A449DD59}" name="(Building Works Total)" dataDxfId="68">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Substructure Total]:[Prefabricated Buildings And Building Units Total]])&lt;&gt;0, SUM(Table2[[#This Row],[Substructure Total]:[Prefabricated Buildings And Building Units Total]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="53" xr3:uid="{77E79DE5-ED1B-4C6B-BABD-E1946D52BAA3}" name="External Works Total" dataDxfId="42"/>
-    <tableColumn id="54" xr3:uid="{A7975ECA-E86E-41C2-91DC-A6740C4E2428}" name="(Construction Sub Total)" dataDxfId="41">
+    <tableColumn id="53" xr3:uid="{77E79DE5-ED1B-4C6B-BABD-E1946D52BAA3}" name="External Works Total" dataDxfId="67"/>
+    <tableColumn id="54" xr3:uid="{A7975ECA-E86E-41C2-91DC-A6740C4E2428}" name="(Construction Sub Total)" dataDxfId="66">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[(Building Works Total)]:[External Works Total]])&lt;&gt;0, SUM(Table2[[#This Row],[(Building Works Total)]:[External Works Total]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="55" xr3:uid="{DF3BE5B4-74A9-4C3A-8BDD-6C714C377326}" name="Main Contractor’s Preliminaries Total" dataDxfId="40"/>
-[...1 lines deleted...]
-    <tableColumn id="57" xr3:uid="{26EF2E32-F8D5-4F00-948A-65DBE62DE0AD}" name="(Contract Sum / Agreed Maximum Price)" dataDxfId="38">
+    <tableColumn id="55" xr3:uid="{DF3BE5B4-74A9-4C3A-8BDD-6C714C377326}" name="Main Contractor’s Preliminaries Total" dataDxfId="65"/>
+    <tableColumn id="56" xr3:uid="{0B73B312-1C10-4B26-84F2-6FF6C16B2A49}" name="Main Contractor’s Overheads and Profit Total" dataDxfId="64"/>
+    <tableColumn id="57" xr3:uid="{26EF2E32-F8D5-4F00-948A-65DBE62DE0AD}" name="(Contract Sum / Agreed Maximum Price)" dataDxfId="63">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Main Contractor’s Preliminaries Total]:[Main Contractor’s Overheads and Profit Total]])&lt;&gt;0, SUM(Table2[[#This Row],[Main Contractor’s Preliminaries Total]:[Main Contractor’s Overheads and Profit Total]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="58" xr3:uid="{788009AC-B3F1-42AF-9DB8-0C2588658F37}" name="Project/Design Team Fees Total" dataDxfId="37"/>
-[...3 lines deleted...]
-    <tableColumn id="62" xr3:uid="{5AF4A86E-30F1-4317-88B3-AA36CB4D2233}" name="(Other Costs Sub Total)" dataDxfId="33">
+    <tableColumn id="58" xr3:uid="{788009AC-B3F1-42AF-9DB8-0C2588658F37}" name="Project/Design Team Fees Total" dataDxfId="62"/>
+    <tableColumn id="59" xr3:uid="{BA4AF6C4-064A-4B33-8E34-D9862EB83AA2}" name="Risk (Client’s Contingencies) Total" dataDxfId="61"/>
+    <tableColumn id="60" xr3:uid="{394ED2F3-509A-4613-9FA8-332DF5BC43AF}" name="Other Development/Project Costs Total" dataDxfId="60"/>
+    <tableColumn id="61" xr3:uid="{FACE2A78-4D08-40F0-A6A1-E2635A8E7C7B}" name="Abnormals (included above where applicable)" dataDxfId="59"/>
+    <tableColumn id="62" xr3:uid="{5AF4A86E-30F1-4317-88B3-AA36CB4D2233}" name="(Other Costs Sub Total)" dataDxfId="58">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]])&lt;&gt;0, SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="63" xr3:uid="{EEA6F611-AAC8-4AE8-B8B3-A864C6BF3924}" name="(Total Build Cost)" dataDxfId="32">
+    <tableColumn id="63" xr3:uid="{EEA6F611-AAC8-4AE8-B8B3-A864C6BF3924}" name="(Total Build Cost)" dataDxfId="57">
       <calculatedColumnFormula>IF(SUM(AP2,AQ2,BA2,BD2,BI2)&lt;&gt;0, SUM(AP2,AQ2,BA2,BD2,BI2), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="64" xr3:uid="{4E9A8336-CAA1-44DB-9868-1690D5147DD1}" name="CDC Block Reference(s)" dataDxfId="31"/>
-[...12 lines deleted...]
-    <tableColumn id="77" xr3:uid="{F10DCDD0-BC7D-4DB6-9DED-F5574C18A03F}" name="Additional Comments" dataDxfId="18"/>
+    <tableColumn id="64" xr3:uid="{4E9A8336-CAA1-44DB-9868-1690D5147DD1}" name="CDC Block Reference(s)" dataDxfId="56"/>
+    <tableColumn id="65" xr3:uid="{96E87624-1682-4C2E-ABE0-72220D2D82B3}" name="Roofs Total" dataDxfId="55"/>
+    <tableColumn id="66" xr3:uid="{1FF51D95-566F-4B41-83C4-1A4186E49F77}" name="Ceilings Total" dataDxfId="54"/>
+    <tableColumn id="67" xr3:uid="{D8F51333-C568-4CE2-9A5D-03884A2DEE74}" name="Internal Walls and Doors Total" dataDxfId="53"/>
+    <tableColumn id="68" xr3:uid="{52AB3992-695C-425C-9D1A-8EABC714E456}" name="Mechanical Services Total" dataDxfId="52"/>
+    <tableColumn id="69" xr3:uid="{E0C9B5F1-4A73-48DC-A01C-78F8531D576F}" name="Redecorations Total" dataDxfId="51"/>
+    <tableColumn id="70" xr3:uid="{553C3C37-B60F-4552-BB72-4286FBEDAB1C}" name="Site Areas and External Areas Total" dataDxfId="50"/>
+    <tableColumn id="71" xr3:uid="{947A6679-74D3-45BA-81FD-547ABCA6EC17}" name="Floors and Stairs Total" dataDxfId="49"/>
+    <tableColumn id="72" xr3:uid="{B03FEB8B-46F2-413E-818B-3607FEA54162}" name="External Walls, Windows and Doors Total" dataDxfId="48"/>
+    <tableColumn id="73" xr3:uid="{1011A4DC-E4E7-4DA8-B92A-74AF59DFAF9E}" name="Sanitary Ware Total" dataDxfId="47"/>
+    <tableColumn id="74" xr3:uid="{4E5CDC35-A0AC-4BF3-A91C-3CA351253BE3}" name="Electrical Services Total" dataDxfId="46"/>
+    <tableColumn id="75" xr3:uid="{463AC0C2-A134-439C-8F0D-562BE0256189}" name="Fixed Furniture and Fittings Total" dataDxfId="45"/>
+    <tableColumn id="76" xr3:uid="{925824A8-8252-4C9C-8A5D-B0C937F540B7}" name="Playing Fields Total" dataDxfId="44"/>
+    <tableColumn id="77" xr3:uid="{F10DCDD0-BC7D-4DB6-9DED-F5574C18A03F}" name="Additional Comments" dataDxfId="43"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8F7657BA-BC4E-43D7-B906-875971AF6A2C}" name="Table1" displayName="Table1" ref="G1:G6" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16" tableBorderDxfId="15">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8F7657BA-BC4E-43D7-B906-875971AF6A2C}" name="Table1" displayName="Table1" ref="G1:G6" totalsRowShown="0" headerRowDxfId="42" dataDxfId="41" tableBorderDxfId="40">
   <autoFilter ref="G1:G6" xr:uid="{8F7657BA-BC4E-43D7-B906-875971AF6A2C}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{952D3E54-1C34-40E7-8111-92021F92E8F4}" name="PlacesType" dataDxfId="14"/>
+    <tableColumn id="1" xr3:uid="{952D3E54-1C34-40E7-8111-92021F92E8F4}" name="PlacesType" dataDxfId="39"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E87E6A07-6A4C-4C82-9116-1F12CCE2FEE6}" name="Table3" displayName="Table3" ref="A1:A4" totalsRowShown="0" dataDxfId="13" tableBorderDxfId="12">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E87E6A07-6A4C-4C82-9116-1F12CCE2FEE6}" name="Table3" displayName="Table3" ref="A1:A4" totalsRowShown="0" dataDxfId="38" tableBorderDxfId="37">
   <autoFilter ref="A1:A4" xr:uid="{E87E6A07-6A4C-4C82-9116-1F12CCE2FEE6}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{2CCDFCCB-4085-4CC8-99F0-FE565BAC7831}" name="Primary Purpose" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{2CCDFCCB-4085-4CC8-99F0-FE565BAC7831}" name="Primary Purpose" dataDxfId="36"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{5575FB97-34D3-441D-98C4-8E08A678F900}" name="Table4" displayName="Table4" ref="H1:H3" totalsRowShown="0">
   <autoFilter ref="H1:H3" xr:uid="{5575FB97-34D3-441D-98C4-8E08A678F900}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{E320EC9C-04E4-479D-BC91-1AF7C27FE886}" name="Column1"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5050,69 +4969,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62222A95-A5B5-46F8-822F-A3DAF6CB6ABB}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:E91"/>
   <sheetViews>
-    <sheetView topLeftCell="A75" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C45" sqref="C45"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.4609375" customWidth="1"/>
     <col min="2" max="2" width="26.84375" style="26" customWidth="1"/>
     <col min="3" max="3" width="46.84375" style="33" customWidth="1"/>
     <col min="4" max="4" width="47.3046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="71"/>
       <c r="D1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="177" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="25"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B3" s="25"/>
       <c r="C3" s="34"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B4" s="25"/>
       <c r="C4" s="34"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B5" s="25"/>
       <c r="C5" s="35"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B6" s="25"/>
       <c r="C6" s="36"/>
     </row>
     <row r="7" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="25"/>
       <c r="C7" s="36"/>
@@ -5128,1031 +5047,1028 @@
       <c r="B9" s="38" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="41"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" s="42"/>
       <c r="B11" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A12" s="42"/>
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="43" t="s">
-        <v>8</v>
+        <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="42"/>
       <c r="B13" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="43" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="31" x14ac:dyDescent="0.35">
       <c r="A14" s="42"/>
       <c r="B14" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="43" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="62" x14ac:dyDescent="0.35">
       <c r="A15" s="42"/>
       <c r="B15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C15" s="43" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="31" x14ac:dyDescent="0.35">
       <c r="A16" s="42"/>
       <c r="B16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="43" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A17" s="42"/>
       <c r="B17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="43" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A18" s="42"/>
       <c r="B18" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="43" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A19" s="42"/>
       <c r="B19" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="43" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A20" s="42"/>
       <c r="B20" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A21" s="42"/>
       <c r="B21" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C21" s="43" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A22" s="42"/>
       <c r="B22" s="27" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C22" s="43" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A23" s="42"/>
       <c r="B23" s="27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C23" s="43" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A24" s="42"/>
       <c r="B24" s="72" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="44" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A25" s="42"/>
       <c r="B25" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="43" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A26" s="42"/>
       <c r="B26" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="43" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A27" s="42"/>
       <c r="B27" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="43" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A28" s="42"/>
       <c r="B28" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="43" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A29" s="42"/>
       <c r="B29" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="43" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A30" s="42"/>
       <c r="B30" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="43" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A31" s="42"/>
       <c r="B31" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="43" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A32" s="45"/>
       <c r="B32" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="47" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A33" s="48" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="49"/>
     </row>
     <row r="34" spans="1:3" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A34" s="50"/>
       <c r="B34" s="31" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C34" s="51" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A35" s="50"/>
       <c r="B35" s="74" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="51" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A36" s="50"/>
       <c r="B36" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="51" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A37" s="50"/>
       <c r="B37" s="74" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="51" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A38" s="50"/>
       <c r="B38" s="74" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="51" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A39" s="50"/>
       <c r="B39" s="74" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="51" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A40" s="50"/>
       <c r="B40" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="51" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A41" s="50"/>
       <c r="B41" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="51" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A42" s="50"/>
       <c r="B42" s="74" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="51" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="50"/>
       <c r="B43" s="75" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="52" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="62.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A44" s="101"/>
       <c r="B44" s="31" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C44" s="51" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A45" s="100" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B45" s="76"/>
       <c r="C45" s="53"/>
     </row>
     <row r="46" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A46" s="54"/>
       <c r="B46" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" s="55" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A47" s="54"/>
       <c r="B47" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" s="55" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A48" s="54"/>
       <c r="B48" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" s="55" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A49" s="54"/>
       <c r="B49" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="55" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" s="54"/>
       <c r="B50" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="C50" s="55" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A51" s="54"/>
       <c r="B51" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="C51" s="55" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" s="54"/>
       <c r="B52" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="C52" s="55" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A53" s="56"/>
       <c r="B53" s="75" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="57" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A54" s="58" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B54" s="77"/>
       <c r="C54" s="59" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="60"/>
       <c r="B55" s="93" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="61" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E55" s="9"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" s="62"/>
       <c r="B56" s="93" t="s">
+        <v>84</v>
+      </c>
+      <c r="C56" s="61" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" s="60"/>
       <c r="B57" s="93" t="s">
+        <v>86</v>
+      </c>
+      <c r="C57" s="61" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" s="60"/>
       <c r="B58" s="93" t="s">
+        <v>88</v>
+      </c>
+      <c r="C58" s="61" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" s="60"/>
       <c r="B59" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="C59" s="61" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A60" s="60"/>
       <c r="B60" s="93" t="s">
+        <v>92</v>
+      </c>
+      <c r="C60" s="61" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" s="60"/>
       <c r="B61" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="C61" s="61" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A62" s="60"/>
       <c r="B62" s="93" t="s">
+        <v>96</v>
+      </c>
+      <c r="C62" s="61" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A63" s="60"/>
       <c r="B63" s="93" t="s">
+        <v>98</v>
+      </c>
+      <c r="C63" s="61" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" s="60"/>
       <c r="B64" s="72" t="s">
+        <v>100</v>
+      </c>
+      <c r="C64" s="44" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D64" s="8"/>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A65" s="60"/>
       <c r="B65" s="93" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" s="61" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A66" s="60"/>
       <c r="B66" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="C66" s="44" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A67" s="60"/>
       <c r="B67" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C67" s="63" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="68" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A68" s="60"/>
       <c r="B68" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C68" s="63" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A69" s="60"/>
       <c r="B69" s="72" t="s">
+        <v>110</v>
+      </c>
+      <c r="C69" s="44" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A70" s="60"/>
       <c r="B70" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="C70" s="61" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A71" s="60"/>
       <c r="B71" s="93" t="s">
+        <v>114</v>
+      </c>
+      <c r="C71" s="61" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="72" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A72" s="60"/>
       <c r="B72" s="93" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="61" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A73" s="60"/>
       <c r="B73" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="C73" s="61" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A74" s="60"/>
       <c r="B74" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="C74" s="44" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A75" s="64"/>
       <c r="B75" s="75" t="s">
+        <v>122</v>
+      </c>
+      <c r="C75" s="52" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="76" spans="1:3" ht="93" x14ac:dyDescent="0.35">
       <c r="A76" s="65" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B76" s="78"/>
       <c r="C76" s="66" t="s">
-        <v>126</v>
+        <v>205</v>
       </c>
     </row>
     <row r="77" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A77" s="67"/>
       <c r="B77" s="94" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C77" s="68" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A78" s="67"/>
       <c r="B78" s="94" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C78" s="68" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A79" s="67"/>
       <c r="B79" s="94" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C79" s="68" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A80" s="67"/>
       <c r="B80" s="94" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C80" s="68" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A81" s="67"/>
       <c r="B81" s="94" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C81" s="68" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A82" s="67"/>
       <c r="B82" s="94" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C82" s="68" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A83" s="67"/>
       <c r="B83" s="94" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C83" s="68" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A84" s="67"/>
       <c r="B84" s="94" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C84" s="68" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A85" s="67"/>
       <c r="B85" s="94" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C85" s="68" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A86" s="67"/>
       <c r="B86" s="94" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C86" s="68" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A87" s="67"/>
       <c r="B87" s="94" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C87" s="68" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="31" x14ac:dyDescent="0.35">
       <c r="A88" s="67"/>
       <c r="B88" s="94" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C88" s="68" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A89" s="69"/>
       <c r="B89" s="95" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C89" s="70" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B90" s="79"/>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B91" s="79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F440315-63AF-4E67-ACEA-F9DCC737E7D5}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BX268"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG2" sqref="AG2"/>
+      <selection pane="bottomLeft" activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.69140625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="13" width="12.69140625" style="12"/>
     <col min="15" max="31" width="12.69140625" style="12"/>
     <col min="34" max="40" width="12.69140625" style="12"/>
     <col min="42" max="50" width="12.69140625" style="12"/>
     <col min="52" max="52" width="12.69140625" style="12"/>
     <col min="54" max="55" width="12.69140625" style="12"/>
     <col min="57" max="60" width="12.69140625" style="12"/>
     <col min="63" max="76" width="12.69140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" s="19" customFormat="1" ht="78" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="13" t="s">
+      <c r="B1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D1" s="14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E1" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F1" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H1" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I1" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J1" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K1" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" s="81" t="s">
+        <v>152</v>
+      </c>
+      <c r="O1" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="P1" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q1" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="R1" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="S1" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="T1" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="U1" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="V1" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="W1" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="X1" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y1" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z1" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA1" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB1" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC1" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD1" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE1" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF1" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AG1" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="AH1" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI1" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ1" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="AK1" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL1" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM1" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN1" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AO1" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP1" s="98" t="s">
+        <v>82</v>
+      </c>
+      <c r="AQ1" s="98" t="s">
+        <v>84</v>
+      </c>
+      <c r="AR1" s="98" t="s">
+        <v>86</v>
+      </c>
+      <c r="AS1" s="98" t="s">
+        <v>88</v>
+      </c>
+      <c r="AT1" s="98" t="s">
+        <v>90</v>
+      </c>
+      <c r="AU1" s="98" t="s">
+        <v>92</v>
+      </c>
+      <c r="AV1" s="98" t="s">
+        <v>94</v>
+      </c>
+      <c r="AW1" s="98" t="s">
+        <v>96</v>
+      </c>
+      <c r="AX1" s="98" t="s">
+        <v>98</v>
+      </c>
+      <c r="AY1" s="82" t="s">
         <v>153</v>
       </c>
-      <c r="K1" s="80" t="s">
-[...8 lines deleted...]
-      <c r="N1" s="81" t="s">
+      <c r="AZ1" s="98" t="s">
+        <v>102</v>
+      </c>
+      <c r="BA1" s="82" t="s">
         <v>154</v>
       </c>
-      <c r="O1" s="15" t="s">
-[...107 lines deleted...]
-      <c r="AY1" s="82" t="s">
+      <c r="BB1" s="98" t="s">
+        <v>106</v>
+      </c>
+      <c r="BC1" s="98" t="s">
+        <v>108</v>
+      </c>
+      <c r="BD1" s="82" t="s">
         <v>155</v>
       </c>
-      <c r="AZ1" s="98" t="s">
-[...2 lines deleted...]
-      <c r="BA1" s="82" t="s">
+      <c r="BE1" s="98" t="s">
+        <v>112</v>
+      </c>
+      <c r="BF1" s="98" t="s">
+        <v>114</v>
+      </c>
+      <c r="BG1" s="98" t="s">
+        <v>116</v>
+      </c>
+      <c r="BH1" s="99" t="s">
+        <v>118</v>
+      </c>
+      <c r="BI1" s="82" t="s">
         <v>156</v>
       </c>
-      <c r="BB1" s="98" t="s">
-[...5 lines deleted...]
-      <c r="BD1" s="82" t="s">
+      <c r="BJ1" s="83" t="s">
         <v>157</v>
       </c>
-      <c r="BE1" s="98" t="s">
-[...11 lines deleted...]
-      <c r="BI1" s="82" t="s">
+      <c r="BK1" s="96" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" s="97" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" s="97" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" s="97" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" s="97" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" s="97" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" s="97" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" s="97" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" s="97" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" s="97" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" s="97" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" s="97" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" s="97" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" s="84" t="s">
         <v>158</v>
-      </c>
-[...43 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:76" s="6" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22"/>
       <c r="B2" s="21"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="85"/>
       <c r="L2" s="86"/>
       <c r="M2" s="86"/>
-      <c r="N2" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N2" s="87"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
       <c r="Q2" s="88"/>
       <c r="R2" s="23"/>
       <c r="S2" s="23"/>
       <c r="T2" s="89"/>
       <c r="U2" s="23"/>
       <c r="V2" s="23"/>
       <c r="W2" s="89"/>
       <c r="X2" s="89"/>
       <c r="Y2" s="89"/>
       <c r="Z2" s="89"/>
       <c r="AA2" s="89"/>
       <c r="AB2" s="89"/>
       <c r="AC2" s="89"/>
       <c r="AD2" s="89"/>
       <c r="AE2" s="89"/>
       <c r="AF2" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG2" s="89"/>
       <c r="AH2" s="23"/>
       <c r="AI2" s="23"/>
       <c r="AJ2" s="23"/>
@@ -6207,54 +6123,51 @@
       <c r="BO2" s="92"/>
       <c r="BP2" s="92"/>
       <c r="BQ2" s="92"/>
       <c r="BR2" s="92"/>
       <c r="BS2" s="92"/>
       <c r="BT2" s="92"/>
       <c r="BU2" s="92"/>
       <c r="BV2" s="92"/>
       <c r="BW2" s="92"/>
       <c r="BX2" s="12"/>
     </row>
     <row r="3" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A3" s="22"/>
       <c r="B3" s="21"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
       <c r="K3" s="85"/>
       <c r="L3" s="86"/>
       <c r="M3" s="86"/>
-      <c r="N3" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N3" s="87"/>
       <c r="O3" s="88"/>
       <c r="P3" s="88"/>
       <c r="Q3" s="88"/>
       <c r="R3" s="23"/>
       <c r="S3" s="23"/>
       <c r="T3" s="89"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="89"/>
       <c r="X3" s="89"/>
       <c r="Y3" s="89"/>
       <c r="Z3" s="89"/>
       <c r="AA3" s="89"/>
       <c r="AB3" s="89"/>
       <c r="AC3" s="89"/>
       <c r="AD3" s="89"/>
       <c r="AE3" s="89"/>
       <c r="AF3" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG3" s="89"/>
       <c r="AH3" s="23"/>
       <c r="AI3" s="23"/>
       <c r="AJ3" s="23"/>
@@ -6308,54 +6221,51 @@
       <c r="BN3" s="92"/>
       <c r="BO3" s="92"/>
       <c r="BP3" s="92"/>
       <c r="BQ3" s="92"/>
       <c r="BR3" s="92"/>
       <c r="BS3" s="92"/>
       <c r="BT3" s="92"/>
       <c r="BU3" s="92"/>
       <c r="BV3" s="92"/>
       <c r="BW3" s="92"/>
     </row>
     <row r="4" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A4" s="22"/>
       <c r="B4" s="21"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="21"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="85"/>
       <c r="L4" s="86"/>
       <c r="M4" s="86"/>
-      <c r="N4" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N4" s="87"/>
       <c r="O4" s="88"/>
       <c r="P4" s="88"/>
       <c r="Q4" s="88"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="89"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="89"/>
       <c r="X4" s="89"/>
       <c r="Y4" s="89"/>
       <c r="Z4" s="89"/>
       <c r="AA4" s="89"/>
       <c r="AB4" s="89"/>
       <c r="AC4" s="89"/>
       <c r="AD4" s="89"/>
       <c r="AE4" s="89"/>
       <c r="AF4" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG4" s="89"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="23"/>
@@ -6409,54 +6319,51 @@
       <c r="BN4" s="92"/>
       <c r="BO4" s="92"/>
       <c r="BP4" s="92"/>
       <c r="BQ4" s="92"/>
       <c r="BR4" s="92"/>
       <c r="BS4" s="92"/>
       <c r="BT4" s="92"/>
       <c r="BU4" s="92"/>
       <c r="BV4" s="92"/>
       <c r="BW4" s="92"/>
     </row>
     <row r="5" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A5" s="22"/>
       <c r="B5" s="21"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="21"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="85"/>
       <c r="L5" s="86"/>
       <c r="M5" s="86"/>
-      <c r="N5" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N5" s="87"/>
       <c r="O5" s="88"/>
       <c r="P5" s="88"/>
       <c r="Q5" s="88"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="89"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="89"/>
       <c r="X5" s="89"/>
       <c r="Y5" s="89"/>
       <c r="Z5" s="89"/>
       <c r="AA5" s="89"/>
       <c r="AB5" s="89"/>
       <c r="AC5" s="89"/>
       <c r="AD5" s="89"/>
       <c r="AE5" s="89"/>
       <c r="AF5" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG5" s="89"/>
       <c r="AH5" s="23"/>
       <c r="AI5" s="23"/>
       <c r="AJ5" s="23"/>
@@ -6510,54 +6417,51 @@
       <c r="BN5" s="92"/>
       <c r="BO5" s="92"/>
       <c r="BP5" s="92"/>
       <c r="BQ5" s="92"/>
       <c r="BR5" s="92"/>
       <c r="BS5" s="92"/>
       <c r="BT5" s="92"/>
       <c r="BU5" s="92"/>
       <c r="BV5" s="92"/>
       <c r="BW5" s="92"/>
     </row>
     <row r="6" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A6" s="22"/>
       <c r="B6" s="21"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="21"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="23"/>
       <c r="J6" s="23"/>
       <c r="K6" s="85"/>
       <c r="L6" s="86"/>
       <c r="M6" s="86"/>
-      <c r="N6" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N6" s="87"/>
       <c r="O6" s="88"/>
       <c r="P6" s="88"/>
       <c r="Q6" s="88"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
       <c r="T6" s="89"/>
       <c r="U6" s="23"/>
       <c r="V6" s="23"/>
       <c r="W6" s="89"/>
       <c r="X6" s="89"/>
       <c r="Y6" s="89"/>
       <c r="Z6" s="89"/>
       <c r="AA6" s="89"/>
       <c r="AB6" s="89"/>
       <c r="AC6" s="89"/>
       <c r="AD6" s="89"/>
       <c r="AE6" s="89"/>
       <c r="AF6" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG6" s="89"/>
       <c r="AH6" s="23"/>
       <c r="AI6" s="23"/>
       <c r="AJ6" s="23"/>
@@ -6611,54 +6515,51 @@
       <c r="BN6" s="92"/>
       <c r="BO6" s="92"/>
       <c r="BP6" s="92"/>
       <c r="BQ6" s="92"/>
       <c r="BR6" s="92"/>
       <c r="BS6" s="92"/>
       <c r="BT6" s="92"/>
       <c r="BU6" s="92"/>
       <c r="BV6" s="92"/>
       <c r="BW6" s="92"/>
     </row>
     <row r="7" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A7" s="22"/>
       <c r="B7" s="21"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="85"/>
       <c r="L7" s="86"/>
       <c r="M7" s="86"/>
-      <c r="N7" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N7" s="87"/>
       <c r="O7" s="88"/>
       <c r="P7" s="88"/>
       <c r="Q7" s="88"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="89"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="89"/>
       <c r="X7" s="89"/>
       <c r="Y7" s="89"/>
       <c r="Z7" s="89"/>
       <c r="AA7" s="89"/>
       <c r="AB7" s="89"/>
       <c r="AC7" s="89"/>
       <c r="AD7" s="89"/>
       <c r="AE7" s="89"/>
       <c r="AF7" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG7" s="89"/>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="23"/>
@@ -6712,54 +6613,51 @@
       <c r="BN7" s="92"/>
       <c r="BO7" s="92"/>
       <c r="BP7" s="92"/>
       <c r="BQ7" s="92"/>
       <c r="BR7" s="92"/>
       <c r="BS7" s="92"/>
       <c r="BT7" s="92"/>
       <c r="BU7" s="92"/>
       <c r="BV7" s="92"/>
       <c r="BW7" s="92"/>
     </row>
     <row r="8" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A8" s="22"/>
       <c r="B8" s="21"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="21"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="85"/>
       <c r="L8" s="86"/>
       <c r="M8" s="86"/>
-      <c r="N8" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N8" s="87"/>
       <c r="O8" s="88"/>
       <c r="P8" s="88"/>
       <c r="Q8" s="88"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="89"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="89"/>
       <c r="X8" s="89"/>
       <c r="Y8" s="89"/>
       <c r="Z8" s="89"/>
       <c r="AA8" s="89"/>
       <c r="AB8" s="89"/>
       <c r="AC8" s="89"/>
       <c r="AD8" s="89"/>
       <c r="AE8" s="89"/>
       <c r="AF8" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG8" s="89"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
@@ -6890,54 +6788,51 @@
       <c r="BN9" s="92"/>
       <c r="BO9" s="92"/>
       <c r="BP9" s="92"/>
       <c r="BQ9" s="92"/>
       <c r="BR9" s="92"/>
       <c r="BS9" s="92"/>
       <c r="BT9" s="92"/>
       <c r="BU9" s="92"/>
       <c r="BV9" s="92"/>
       <c r="BW9" s="92"/>
     </row>
     <row r="10" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A10" s="22"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="21"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="85"/>
       <c r="L10" s="86"/>
       <c r="M10" s="86"/>
-      <c r="N10" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N10" s="87"/>
       <c r="O10" s="88"/>
       <c r="P10" s="88"/>
       <c r="Q10" s="88"/>
       <c r="R10" s="23"/>
       <c r="S10" s="23"/>
       <c r="T10" s="89"/>
       <c r="U10" s="23"/>
       <c r="V10" s="23"/>
       <c r="W10" s="89"/>
       <c r="X10" s="89"/>
       <c r="Y10" s="89"/>
       <c r="Z10" s="89"/>
       <c r="AA10" s="89"/>
       <c r="AB10" s="89"/>
       <c r="AC10" s="89"/>
       <c r="AD10" s="89"/>
       <c r="AE10" s="89"/>
       <c r="AF10" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG10" s="89"/>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="23"/>
@@ -6991,54 +6886,51 @@
       <c r="BN10" s="92"/>
       <c r="BO10" s="92"/>
       <c r="BP10" s="92"/>
       <c r="BQ10" s="92"/>
       <c r="BR10" s="92"/>
       <c r="BS10" s="92"/>
       <c r="BT10" s="92"/>
       <c r="BU10" s="92"/>
       <c r="BV10" s="92"/>
       <c r="BW10" s="92"/>
     </row>
     <row r="11" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A11" s="22"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="21"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="85"/>
       <c r="L11" s="86"/>
       <c r="M11" s="86"/>
-      <c r="N11" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N11" s="87"/>
       <c r="O11" s="88"/>
       <c r="P11" s="88"/>
       <c r="Q11" s="88"/>
       <c r="R11" s="23"/>
       <c r="S11" s="23"/>
       <c r="T11" s="89"/>
       <c r="U11" s="23"/>
       <c r="V11" s="23"/>
       <c r="W11" s="89"/>
       <c r="X11" s="89"/>
       <c r="Y11" s="89"/>
       <c r="Z11" s="89"/>
       <c r="AA11" s="89"/>
       <c r="AB11" s="89"/>
       <c r="AC11" s="89"/>
       <c r="AD11" s="89"/>
       <c r="AE11" s="89"/>
       <c r="AF11" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG11" s="89"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="23"/>
@@ -7092,54 +6984,51 @@
       <c r="BN11" s="92"/>
       <c r="BO11" s="92"/>
       <c r="BP11" s="92"/>
       <c r="BQ11" s="92"/>
       <c r="BR11" s="92"/>
       <c r="BS11" s="92"/>
       <c r="BT11" s="92"/>
       <c r="BU11" s="92"/>
       <c r="BV11" s="92"/>
       <c r="BW11" s="92"/>
     </row>
     <row r="12" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A12" s="22"/>
       <c r="B12" s="21"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="21"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="85"/>
       <c r="L12" s="86"/>
       <c r="M12" s="86"/>
-      <c r="N12" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N12" s="87"/>
       <c r="O12" s="88"/>
       <c r="P12" s="88"/>
       <c r="Q12" s="88"/>
       <c r="R12" s="23"/>
       <c r="S12" s="23"/>
       <c r="T12" s="89"/>
       <c r="U12" s="23"/>
       <c r="V12" s="23"/>
       <c r="W12" s="89"/>
       <c r="X12" s="89"/>
       <c r="Y12" s="89"/>
       <c r="Z12" s="89"/>
       <c r="AA12" s="89"/>
       <c r="AB12" s="89"/>
       <c r="AC12" s="89"/>
       <c r="AD12" s="89"/>
       <c r="AE12" s="89"/>
       <c r="AF12" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG12" s="89"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="23"/>
@@ -7193,54 +7082,51 @@
       <c r="BN12" s="92"/>
       <c r="BO12" s="92"/>
       <c r="BP12" s="92"/>
       <c r="BQ12" s="92"/>
       <c r="BR12" s="92"/>
       <c r="BS12" s="92"/>
       <c r="BT12" s="92"/>
       <c r="BU12" s="92"/>
       <c r="BV12" s="92"/>
       <c r="BW12" s="92"/>
     </row>
     <row r="13" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A13" s="22"/>
       <c r="B13" s="21"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="21"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="85"/>
       <c r="L13" s="86"/>
       <c r="M13" s="86"/>
-      <c r="N13" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N13" s="87"/>
       <c r="O13" s="88"/>
       <c r="P13" s="88"/>
       <c r="Q13" s="88"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="89"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="89"/>
       <c r="X13" s="89"/>
       <c r="Y13" s="89"/>
       <c r="Z13" s="89"/>
       <c r="AA13" s="89"/>
       <c r="AB13" s="89"/>
       <c r="AC13" s="89"/>
       <c r="AD13" s="89"/>
       <c r="AE13" s="89"/>
       <c r="AF13" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG13" s="89"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
@@ -7294,54 +7180,51 @@
       <c r="BN13" s="92"/>
       <c r="BO13" s="92"/>
       <c r="BP13" s="92"/>
       <c r="BQ13" s="92"/>
       <c r="BR13" s="92"/>
       <c r="BS13" s="92"/>
       <c r="BT13" s="92"/>
       <c r="BU13" s="92"/>
       <c r="BV13" s="92"/>
       <c r="BW13" s="92"/>
     </row>
     <row r="14" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A14" s="22"/>
       <c r="B14" s="21"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="21"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="85"/>
       <c r="L14" s="86"/>
       <c r="M14" s="86"/>
-      <c r="N14" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N14" s="87"/>
       <c r="O14" s="88"/>
       <c r="P14" s="88"/>
       <c r="Q14" s="88"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="89"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="89"/>
       <c r="X14" s="89"/>
       <c r="Y14" s="89"/>
       <c r="Z14" s="89"/>
       <c r="AA14" s="89"/>
       <c r="AB14" s="89"/>
       <c r="AC14" s="89"/>
       <c r="AD14" s="89"/>
       <c r="AE14" s="89"/>
       <c r="AF14" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG14" s="89"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
@@ -7395,54 +7278,51 @@
       <c r="BN14" s="92"/>
       <c r="BO14" s="92"/>
       <c r="BP14" s="92"/>
       <c r="BQ14" s="92"/>
       <c r="BR14" s="92"/>
       <c r="BS14" s="92"/>
       <c r="BT14" s="92"/>
       <c r="BU14" s="92"/>
       <c r="BV14" s="92"/>
       <c r="BW14" s="92"/>
     </row>
     <row r="15" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A15" s="22"/>
       <c r="B15" s="21"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="21"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="85"/>
       <c r="L15" s="86"/>
       <c r="M15" s="86"/>
-      <c r="N15" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N15" s="87"/>
       <c r="O15" s="88"/>
       <c r="P15" s="88"/>
       <c r="Q15" s="88"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="89"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="89"/>
       <c r="X15" s="89"/>
       <c r="Y15" s="89"/>
       <c r="Z15" s="89"/>
       <c r="AA15" s="89"/>
       <c r="AB15" s="89"/>
       <c r="AC15" s="89"/>
       <c r="AD15" s="89"/>
       <c r="AE15" s="89"/>
       <c r="AF15" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG15" s="89"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
@@ -7496,54 +7376,51 @@
       <c r="BN15" s="92"/>
       <c r="BO15" s="92"/>
       <c r="BP15" s="92"/>
       <c r="BQ15" s="92"/>
       <c r="BR15" s="92"/>
       <c r="BS15" s="92"/>
       <c r="BT15" s="92"/>
       <c r="BU15" s="92"/>
       <c r="BV15" s="92"/>
       <c r="BW15" s="92"/>
     </row>
     <row r="16" spans="1:76" x14ac:dyDescent="0.35">
       <c r="A16" s="22"/>
       <c r="B16" s="21"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="21"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="85"/>
       <c r="L16" s="86"/>
       <c r="M16" s="86"/>
-      <c r="N16" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N16" s="87"/>
       <c r="O16" s="88"/>
       <c r="P16" s="88"/>
       <c r="Q16" s="88"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="89"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="89"/>
       <c r="X16" s="89"/>
       <c r="Y16" s="89"/>
       <c r="Z16" s="89"/>
       <c r="AA16" s="89"/>
       <c r="AB16" s="89"/>
       <c r="AC16" s="89"/>
       <c r="AD16" s="89"/>
       <c r="AE16" s="89"/>
       <c r="AF16" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG16" s="89"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
@@ -7597,54 +7474,51 @@
       <c r="BN16" s="92"/>
       <c r="BO16" s="92"/>
       <c r="BP16" s="92"/>
       <c r="BQ16" s="92"/>
       <c r="BR16" s="92"/>
       <c r="BS16" s="92"/>
       <c r="BT16" s="92"/>
       <c r="BU16" s="92"/>
       <c r="BV16" s="92"/>
       <c r="BW16" s="92"/>
     </row>
     <row r="17" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A17" s="22"/>
       <c r="B17" s="21"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="21"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="85"/>
       <c r="L17" s="86"/>
       <c r="M17" s="86"/>
-      <c r="N17" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N17" s="87"/>
       <c r="O17" s="88"/>
       <c r="P17" s="88"/>
       <c r="Q17" s="88"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="89"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="89"/>
       <c r="X17" s="89"/>
       <c r="Y17" s="89"/>
       <c r="Z17" s="89"/>
       <c r="AA17" s="89"/>
       <c r="AB17" s="89"/>
       <c r="AC17" s="89"/>
       <c r="AD17" s="89"/>
       <c r="AE17" s="89"/>
       <c r="AF17" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG17" s="89"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
@@ -7698,54 +7572,51 @@
       <c r="BN17" s="92"/>
       <c r="BO17" s="92"/>
       <c r="BP17" s="92"/>
       <c r="BQ17" s="92"/>
       <c r="BR17" s="92"/>
       <c r="BS17" s="92"/>
       <c r="BT17" s="92"/>
       <c r="BU17" s="92"/>
       <c r="BV17" s="92"/>
       <c r="BW17" s="92"/>
     </row>
     <row r="18" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A18" s="22"/>
       <c r="B18" s="21"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="21"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="85"/>
       <c r="L18" s="86"/>
       <c r="M18" s="86"/>
-      <c r="N18" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N18" s="87"/>
       <c r="O18" s="88"/>
       <c r="P18" s="88"/>
       <c r="Q18" s="88"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="89"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="89"/>
       <c r="X18" s="89"/>
       <c r="Y18" s="89"/>
       <c r="Z18" s="89"/>
       <c r="AA18" s="89"/>
       <c r="AB18" s="89"/>
       <c r="AC18" s="89"/>
       <c r="AD18" s="89"/>
       <c r="AE18" s="89"/>
       <c r="AF18" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG18" s="89"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
@@ -7799,54 +7670,51 @@
       <c r="BN18" s="92"/>
       <c r="BO18" s="92"/>
       <c r="BP18" s="92"/>
       <c r="BQ18" s="92"/>
       <c r="BR18" s="92"/>
       <c r="BS18" s="92"/>
       <c r="BT18" s="92"/>
       <c r="BU18" s="92"/>
       <c r="BV18" s="92"/>
       <c r="BW18" s="92"/>
     </row>
     <row r="19" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A19" s="22"/>
       <c r="B19" s="21"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="21"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="85"/>
       <c r="L19" s="86"/>
       <c r="M19" s="86"/>
-      <c r="N19" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N19" s="87"/>
       <c r="O19" s="88"/>
       <c r="P19" s="88"/>
       <c r="Q19" s="88"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="89"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="89"/>
       <c r="X19" s="89"/>
       <c r="Y19" s="89"/>
       <c r="Z19" s="89"/>
       <c r="AA19" s="89"/>
       <c r="AB19" s="89"/>
       <c r="AC19" s="89"/>
       <c r="AD19" s="89"/>
       <c r="AE19" s="89"/>
       <c r="AF19" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG19" s="89"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
@@ -7900,54 +7768,51 @@
       <c r="BN19" s="92"/>
       <c r="BO19" s="92"/>
       <c r="BP19" s="92"/>
       <c r="BQ19" s="92"/>
       <c r="BR19" s="92"/>
       <c r="BS19" s="92"/>
       <c r="BT19" s="92"/>
       <c r="BU19" s="92"/>
       <c r="BV19" s="92"/>
       <c r="BW19" s="92"/>
     </row>
     <row r="20" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A20" s="22"/>
       <c r="B20" s="21"/>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="21"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="85"/>
       <c r="L20" s="86"/>
       <c r="M20" s="86"/>
-      <c r="N20" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N20" s="87"/>
       <c r="O20" s="88"/>
       <c r="P20" s="88"/>
       <c r="Q20" s="88"/>
       <c r="R20" s="23"/>
       <c r="S20" s="23"/>
       <c r="T20" s="89"/>
       <c r="U20" s="23"/>
       <c r="V20" s="23"/>
       <c r="W20" s="89"/>
       <c r="X20" s="89"/>
       <c r="Y20" s="89"/>
       <c r="Z20" s="89"/>
       <c r="AA20" s="89"/>
       <c r="AB20" s="89"/>
       <c r="AC20" s="89"/>
       <c r="AD20" s="89"/>
       <c r="AE20" s="89"/>
       <c r="AF20" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG20" s="89"/>
       <c r="AH20" s="23"/>
       <c r="AI20" s="23"/>
       <c r="AJ20" s="23"/>
@@ -8001,54 +7866,51 @@
       <c r="BN20" s="92"/>
       <c r="BO20" s="92"/>
       <c r="BP20" s="92"/>
       <c r="BQ20" s="92"/>
       <c r="BR20" s="92"/>
       <c r="BS20" s="92"/>
       <c r="BT20" s="92"/>
       <c r="BU20" s="92"/>
       <c r="BV20" s="92"/>
       <c r="BW20" s="92"/>
     </row>
     <row r="21" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A21" s="22"/>
       <c r="B21" s="21"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="21"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="85"/>
       <c r="L21" s="86"/>
       <c r="M21" s="86"/>
-      <c r="N21" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N21" s="87"/>
       <c r="O21" s="88"/>
       <c r="P21" s="88"/>
       <c r="Q21" s="88"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="89"/>
       <c r="U21" s="23"/>
       <c r="V21" s="23"/>
       <c r="W21" s="89"/>
       <c r="X21" s="89"/>
       <c r="Y21" s="89"/>
       <c r="Z21" s="89"/>
       <c r="AA21" s="89"/>
       <c r="AB21" s="89"/>
       <c r="AC21" s="89"/>
       <c r="AD21" s="89"/>
       <c r="AE21" s="89"/>
       <c r="AF21" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG21" s="89"/>
       <c r="AH21" s="23"/>
       <c r="AI21" s="23"/>
       <c r="AJ21" s="23"/>
@@ -8102,54 +7964,51 @@
       <c r="BN21" s="92"/>
       <c r="BO21" s="92"/>
       <c r="BP21" s="92"/>
       <c r="BQ21" s="92"/>
       <c r="BR21" s="92"/>
       <c r="BS21" s="92"/>
       <c r="BT21" s="92"/>
       <c r="BU21" s="92"/>
       <c r="BV21" s="92"/>
       <c r="BW21" s="92"/>
     </row>
     <row r="22" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A22" s="22"/>
       <c r="B22" s="21"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="21"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="85"/>
       <c r="L22" s="86"/>
       <c r="M22" s="86"/>
-      <c r="N22" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N22" s="87"/>
       <c r="O22" s="88"/>
       <c r="P22" s="88"/>
       <c r="Q22" s="88"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
       <c r="T22" s="89"/>
       <c r="U22" s="23"/>
       <c r="V22" s="23"/>
       <c r="W22" s="89"/>
       <c r="X22" s="89"/>
       <c r="Y22" s="89"/>
       <c r="Z22" s="89"/>
       <c r="AA22" s="89"/>
       <c r="AB22" s="89"/>
       <c r="AC22" s="89"/>
       <c r="AD22" s="89"/>
       <c r="AE22" s="89"/>
       <c r="AF22" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG22" s="89"/>
       <c r="AH22" s="23"/>
       <c r="AI22" s="23"/>
       <c r="AJ22" s="23"/>
@@ -8203,54 +8062,51 @@
       <c r="BN22" s="92"/>
       <c r="BO22" s="92"/>
       <c r="BP22" s="92"/>
       <c r="BQ22" s="92"/>
       <c r="BR22" s="92"/>
       <c r="BS22" s="92"/>
       <c r="BT22" s="92"/>
       <c r="BU22" s="92"/>
       <c r="BV22" s="92"/>
       <c r="BW22" s="92"/>
     </row>
     <row r="23" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A23" s="22"/>
       <c r="B23" s="21"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="21"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="85"/>
       <c r="L23" s="86"/>
       <c r="M23" s="86"/>
-      <c r="N23" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N23" s="87"/>
       <c r="O23" s="88"/>
       <c r="P23" s="88"/>
       <c r="Q23" s="88"/>
       <c r="R23" s="23"/>
       <c r="S23" s="23"/>
       <c r="T23" s="89"/>
       <c r="U23" s="23"/>
       <c r="V23" s="23"/>
       <c r="W23" s="89"/>
       <c r="X23" s="89"/>
       <c r="Y23" s="89"/>
       <c r="Z23" s="89"/>
       <c r="AA23" s="89"/>
       <c r="AB23" s="89"/>
       <c r="AC23" s="89"/>
       <c r="AD23" s="89"/>
       <c r="AE23" s="89"/>
       <c r="AF23" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG23" s="89"/>
       <c r="AH23" s="23"/>
       <c r="AI23" s="23"/>
       <c r="AJ23" s="23"/>
@@ -8304,54 +8160,51 @@
       <c r="BN23" s="92"/>
       <c r="BO23" s="92"/>
       <c r="BP23" s="92"/>
       <c r="BQ23" s="92"/>
       <c r="BR23" s="92"/>
       <c r="BS23" s="92"/>
       <c r="BT23" s="92"/>
       <c r="BU23" s="92"/>
       <c r="BV23" s="92"/>
       <c r="BW23" s="92"/>
     </row>
     <row r="24" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A24" s="22"/>
       <c r="B24" s="21"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="21"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="85"/>
       <c r="L24" s="86"/>
       <c r="M24" s="86"/>
-      <c r="N24" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N24" s="87"/>
       <c r="O24" s="88"/>
       <c r="P24" s="88"/>
       <c r="Q24" s="88"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
       <c r="T24" s="89"/>
       <c r="U24" s="23"/>
       <c r="V24" s="23"/>
       <c r="W24" s="89"/>
       <c r="X24" s="89"/>
       <c r="Y24" s="89"/>
       <c r="Z24" s="89"/>
       <c r="AA24" s="89"/>
       <c r="AB24" s="89"/>
       <c r="AC24" s="89"/>
       <c r="AD24" s="89"/>
       <c r="AE24" s="89"/>
       <c r="AF24" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG24" s="89"/>
       <c r="AH24" s="23"/>
       <c r="AI24" s="23"/>
       <c r="AJ24" s="23"/>
@@ -8405,54 +8258,51 @@
       <c r="BN24" s="92"/>
       <c r="BO24" s="92"/>
       <c r="BP24" s="92"/>
       <c r="BQ24" s="92"/>
       <c r="BR24" s="92"/>
       <c r="BS24" s="92"/>
       <c r="BT24" s="92"/>
       <c r="BU24" s="92"/>
       <c r="BV24" s="92"/>
       <c r="BW24" s="92"/>
     </row>
     <row r="25" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A25" s="22"/>
       <c r="B25" s="21"/>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="21"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="23"/>
       <c r="J25" s="23"/>
       <c r="K25" s="85"/>
       <c r="L25" s="86"/>
       <c r="M25" s="86"/>
-      <c r="N25" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N25" s="87"/>
       <c r="O25" s="88"/>
       <c r="P25" s="88"/>
       <c r="Q25" s="88"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
       <c r="T25" s="89"/>
       <c r="U25" s="23"/>
       <c r="V25" s="23"/>
       <c r="W25" s="89"/>
       <c r="X25" s="89"/>
       <c r="Y25" s="89"/>
       <c r="Z25" s="89"/>
       <c r="AA25" s="89"/>
       <c r="AB25" s="89"/>
       <c r="AC25" s="89"/>
       <c r="AD25" s="89"/>
       <c r="AE25" s="89"/>
       <c r="AF25" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG25" s="89"/>
       <c r="AH25" s="23"/>
       <c r="AI25" s="23"/>
       <c r="AJ25" s="23"/>
@@ -8506,54 +8356,51 @@
       <c r="BN25" s="92"/>
       <c r="BO25" s="92"/>
       <c r="BP25" s="92"/>
       <c r="BQ25" s="92"/>
       <c r="BR25" s="92"/>
       <c r="BS25" s="92"/>
       <c r="BT25" s="92"/>
       <c r="BU25" s="92"/>
       <c r="BV25" s="92"/>
       <c r="BW25" s="92"/>
     </row>
     <row r="26" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A26" s="22"/>
       <c r="B26" s="21"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="21"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="85"/>
       <c r="L26" s="86"/>
       <c r="M26" s="86"/>
-      <c r="N26" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N26" s="87"/>
       <c r="O26" s="88"/>
       <c r="P26" s="88"/>
       <c r="Q26" s="88"/>
       <c r="R26" s="23"/>
       <c r="S26" s="23"/>
       <c r="T26" s="89"/>
       <c r="U26" s="23"/>
       <c r="V26" s="23"/>
       <c r="W26" s="89"/>
       <c r="X26" s="89"/>
       <c r="Y26" s="89"/>
       <c r="Z26" s="89"/>
       <c r="AA26" s="89"/>
       <c r="AB26" s="89"/>
       <c r="AC26" s="89"/>
       <c r="AD26" s="89"/>
       <c r="AE26" s="89"/>
       <c r="AF26" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG26" s="89"/>
       <c r="AH26" s="23"/>
       <c r="AI26" s="23"/>
       <c r="AJ26" s="23"/>
@@ -8607,54 +8454,51 @@
       <c r="BN26" s="92"/>
       <c r="BO26" s="92"/>
       <c r="BP26" s="92"/>
       <c r="BQ26" s="92"/>
       <c r="BR26" s="92"/>
       <c r="BS26" s="92"/>
       <c r="BT26" s="92"/>
       <c r="BU26" s="92"/>
       <c r="BV26" s="92"/>
       <c r="BW26" s="92"/>
     </row>
     <row r="27" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A27" s="22"/>
       <c r="B27" s="21"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="21"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="85"/>
       <c r="L27" s="86"/>
       <c r="M27" s="86"/>
-      <c r="N27" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N27" s="87"/>
       <c r="O27" s="88"/>
       <c r="P27" s="88"/>
       <c r="Q27" s="88"/>
       <c r="R27" s="23"/>
       <c r="S27" s="23"/>
       <c r="T27" s="89"/>
       <c r="U27" s="23"/>
       <c r="V27" s="23"/>
       <c r="W27" s="89"/>
       <c r="X27" s="89"/>
       <c r="Y27" s="89"/>
       <c r="Z27" s="89"/>
       <c r="AA27" s="89"/>
       <c r="AB27" s="89"/>
       <c r="AC27" s="89"/>
       <c r="AD27" s="89"/>
       <c r="AE27" s="89"/>
       <c r="AF27" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG27" s="89"/>
       <c r="AH27" s="23"/>
       <c r="AI27" s="23"/>
       <c r="AJ27" s="23"/>
@@ -8708,54 +8552,51 @@
       <c r="BN27" s="92"/>
       <c r="BO27" s="92"/>
       <c r="BP27" s="92"/>
       <c r="BQ27" s="92"/>
       <c r="BR27" s="92"/>
       <c r="BS27" s="92"/>
       <c r="BT27" s="92"/>
       <c r="BU27" s="92"/>
       <c r="BV27" s="92"/>
       <c r="BW27" s="92"/>
     </row>
     <row r="28" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A28" s="22"/>
       <c r="B28" s="21"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="21"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="85"/>
       <c r="L28" s="86"/>
       <c r="M28" s="86"/>
-      <c r="N28" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N28" s="87"/>
       <c r="O28" s="88"/>
       <c r="P28" s="88"/>
       <c r="Q28" s="88"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
       <c r="T28" s="89"/>
       <c r="U28" s="23"/>
       <c r="V28" s="23"/>
       <c r="W28" s="89"/>
       <c r="X28" s="89"/>
       <c r="Y28" s="89"/>
       <c r="Z28" s="89"/>
       <c r="AA28" s="89"/>
       <c r="AB28" s="89"/>
       <c r="AC28" s="89"/>
       <c r="AD28" s="89"/>
       <c r="AE28" s="89"/>
       <c r="AF28" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG28" s="89"/>
       <c r="AH28" s="23"/>
       <c r="AI28" s="23"/>
       <c r="AJ28" s="23"/>
@@ -8809,54 +8650,51 @@
       <c r="BN28" s="92"/>
       <c r="BO28" s="92"/>
       <c r="BP28" s="92"/>
       <c r="BQ28" s="92"/>
       <c r="BR28" s="92"/>
       <c r="BS28" s="92"/>
       <c r="BT28" s="92"/>
       <c r="BU28" s="92"/>
       <c r="BV28" s="92"/>
       <c r="BW28" s="92"/>
     </row>
     <row r="29" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A29" s="22"/>
       <c r="B29" s="21"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="21"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="85"/>
       <c r="L29" s="86"/>
       <c r="M29" s="86"/>
-      <c r="N29" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N29" s="87"/>
       <c r="O29" s="88"/>
       <c r="P29" s="88"/>
       <c r="Q29" s="88"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
       <c r="T29" s="89"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
       <c r="W29" s="89"/>
       <c r="X29" s="89"/>
       <c r="Y29" s="89"/>
       <c r="Z29" s="89"/>
       <c r="AA29" s="89"/>
       <c r="AB29" s="89"/>
       <c r="AC29" s="89"/>
       <c r="AD29" s="89"/>
       <c r="AE29" s="89"/>
       <c r="AF29" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG29" s="89"/>
       <c r="AH29" s="23"/>
       <c r="AI29" s="23"/>
       <c r="AJ29" s="23"/>
@@ -8910,54 +8748,51 @@
       <c r="BN29" s="92"/>
       <c r="BO29" s="92"/>
       <c r="BP29" s="92"/>
       <c r="BQ29" s="92"/>
       <c r="BR29" s="92"/>
       <c r="BS29" s="92"/>
       <c r="BT29" s="92"/>
       <c r="BU29" s="92"/>
       <c r="BV29" s="92"/>
       <c r="BW29" s="92"/>
     </row>
     <row r="30" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A30" s="22"/>
       <c r="B30" s="21"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="21"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="85"/>
       <c r="L30" s="86"/>
       <c r="M30" s="86"/>
-      <c r="N30" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N30" s="87"/>
       <c r="O30" s="88"/>
       <c r="P30" s="88"/>
       <c r="Q30" s="88"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
       <c r="T30" s="89"/>
       <c r="U30" s="23"/>
       <c r="V30" s="23"/>
       <c r="W30" s="89"/>
       <c r="X30" s="89"/>
       <c r="Y30" s="89"/>
       <c r="Z30" s="89"/>
       <c r="AA30" s="89"/>
       <c r="AB30" s="89"/>
       <c r="AC30" s="89"/>
       <c r="AD30" s="89"/>
       <c r="AE30" s="89"/>
       <c r="AF30" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG30" s="89"/>
       <c r="AH30" s="23"/>
       <c r="AI30" s="23"/>
       <c r="AJ30" s="23"/>
@@ -9011,54 +8846,51 @@
       <c r="BN30" s="92"/>
       <c r="BO30" s="92"/>
       <c r="BP30" s="92"/>
       <c r="BQ30" s="92"/>
       <c r="BR30" s="92"/>
       <c r="BS30" s="92"/>
       <c r="BT30" s="92"/>
       <c r="BU30" s="92"/>
       <c r="BV30" s="92"/>
       <c r="BW30" s="92"/>
     </row>
     <row r="31" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A31" s="22"/>
       <c r="B31" s="21"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="21"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="85"/>
       <c r="L31" s="86"/>
       <c r="M31" s="86"/>
-      <c r="N31" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N31" s="87"/>
       <c r="O31" s="88"/>
       <c r="P31" s="88"/>
       <c r="Q31" s="88"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
       <c r="T31" s="89"/>
       <c r="U31" s="23"/>
       <c r="V31" s="23"/>
       <c r="W31" s="89"/>
       <c r="X31" s="89"/>
       <c r="Y31" s="89"/>
       <c r="Z31" s="89"/>
       <c r="AA31" s="89"/>
       <c r="AB31" s="89"/>
       <c r="AC31" s="89"/>
       <c r="AD31" s="89"/>
       <c r="AE31" s="89"/>
       <c r="AF31" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG31" s="89"/>
       <c r="AH31" s="23"/>
       <c r="AI31" s="23"/>
       <c r="AJ31" s="23"/>
@@ -9112,54 +8944,51 @@
       <c r="BN31" s="92"/>
       <c r="BO31" s="92"/>
       <c r="BP31" s="92"/>
       <c r="BQ31" s="92"/>
       <c r="BR31" s="92"/>
       <c r="BS31" s="92"/>
       <c r="BT31" s="92"/>
       <c r="BU31" s="92"/>
       <c r="BV31" s="92"/>
       <c r="BW31" s="92"/>
     </row>
     <row r="32" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A32" s="22"/>
       <c r="B32" s="21"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="21"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="85"/>
       <c r="L32" s="86"/>
       <c r="M32" s="86"/>
-      <c r="N32" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N32" s="87"/>
       <c r="O32" s="88"/>
       <c r="P32" s="88"/>
       <c r="Q32" s="88"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
       <c r="T32" s="89"/>
       <c r="U32" s="23"/>
       <c r="V32" s="23"/>
       <c r="W32" s="89"/>
       <c r="X32" s="89"/>
       <c r="Y32" s="89"/>
       <c r="Z32" s="89"/>
       <c r="AA32" s="89"/>
       <c r="AB32" s="89"/>
       <c r="AC32" s="89"/>
       <c r="AD32" s="89"/>
       <c r="AE32" s="89"/>
       <c r="AF32" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG32" s="89"/>
       <c r="AH32" s="23"/>
       <c r="AI32" s="23"/>
       <c r="AJ32" s="23"/>
@@ -9213,54 +9042,51 @@
       <c r="BN32" s="92"/>
       <c r="BO32" s="92"/>
       <c r="BP32" s="92"/>
       <c r="BQ32" s="92"/>
       <c r="BR32" s="92"/>
       <c r="BS32" s="92"/>
       <c r="BT32" s="92"/>
       <c r="BU32" s="92"/>
       <c r="BV32" s="92"/>
       <c r="BW32" s="92"/>
     </row>
     <row r="33" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A33" s="22"/>
       <c r="B33" s="21"/>
       <c r="C33" s="22"/>
       <c r="D33" s="22"/>
       <c r="E33" s="22"/>
       <c r="F33" s="21"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="85"/>
       <c r="L33" s="86"/>
       <c r="M33" s="86"/>
-      <c r="N33" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N33" s="87"/>
       <c r="O33" s="88"/>
       <c r="P33" s="88"/>
       <c r="Q33" s="88"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
       <c r="T33" s="89"/>
       <c r="U33" s="23"/>
       <c r="V33" s="23"/>
       <c r="W33" s="89"/>
       <c r="X33" s="89"/>
       <c r="Y33" s="89"/>
       <c r="Z33" s="89"/>
       <c r="AA33" s="89"/>
       <c r="AB33" s="89"/>
       <c r="AC33" s="89"/>
       <c r="AD33" s="89"/>
       <c r="AE33" s="89"/>
       <c r="AF33" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG33" s="89"/>
       <c r="AH33" s="23"/>
       <c r="AI33" s="23"/>
       <c r="AJ33" s="23"/>
@@ -9314,54 +9140,51 @@
       <c r="BN33" s="92"/>
       <c r="BO33" s="92"/>
       <c r="BP33" s="92"/>
       <c r="BQ33" s="92"/>
       <c r="BR33" s="92"/>
       <c r="BS33" s="92"/>
       <c r="BT33" s="92"/>
       <c r="BU33" s="92"/>
       <c r="BV33" s="92"/>
       <c r="BW33" s="92"/>
     </row>
     <row r="34" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A34" s="22"/>
       <c r="B34" s="21"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="21"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="85"/>
       <c r="L34" s="86"/>
       <c r="M34" s="86"/>
-      <c r="N34" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N34" s="87"/>
       <c r="O34" s="88"/>
       <c r="P34" s="88"/>
       <c r="Q34" s="88"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
       <c r="T34" s="89"/>
       <c r="U34" s="23"/>
       <c r="V34" s="23"/>
       <c r="W34" s="89"/>
       <c r="X34" s="89"/>
       <c r="Y34" s="89"/>
       <c r="Z34" s="89"/>
       <c r="AA34" s="89"/>
       <c r="AB34" s="89"/>
       <c r="AC34" s="89"/>
       <c r="AD34" s="89"/>
       <c r="AE34" s="89"/>
       <c r="AF34" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG34" s="89"/>
       <c r="AH34" s="23"/>
       <c r="AI34" s="23"/>
       <c r="AJ34" s="23"/>
@@ -9415,54 +9238,51 @@
       <c r="BN34" s="92"/>
       <c r="BO34" s="92"/>
       <c r="BP34" s="92"/>
       <c r="BQ34" s="92"/>
       <c r="BR34" s="92"/>
       <c r="BS34" s="92"/>
       <c r="BT34" s="92"/>
       <c r="BU34" s="92"/>
       <c r="BV34" s="92"/>
       <c r="BW34" s="92"/>
     </row>
     <row r="35" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A35" s="22"/>
       <c r="B35" s="21"/>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="E35" s="22"/>
       <c r="F35" s="21"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="85"/>
       <c r="L35" s="86"/>
       <c r="M35" s="86"/>
-      <c r="N35" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N35" s="87"/>
       <c r="O35" s="88"/>
       <c r="P35" s="88"/>
       <c r="Q35" s="88"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
       <c r="T35" s="89"/>
       <c r="U35" s="23"/>
       <c r="V35" s="23"/>
       <c r="W35" s="89"/>
       <c r="X35" s="89"/>
       <c r="Y35" s="89"/>
       <c r="Z35" s="89"/>
       <c r="AA35" s="89"/>
       <c r="AB35" s="89"/>
       <c r="AC35" s="89"/>
       <c r="AD35" s="89"/>
       <c r="AE35" s="89"/>
       <c r="AF35" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG35" s="89"/>
       <c r="AH35" s="23"/>
       <c r="AI35" s="23"/>
       <c r="AJ35" s="23"/>
@@ -9516,54 +9336,51 @@
       <c r="BN35" s="92"/>
       <c r="BO35" s="92"/>
       <c r="BP35" s="92"/>
       <c r="BQ35" s="92"/>
       <c r="BR35" s="92"/>
       <c r="BS35" s="92"/>
       <c r="BT35" s="92"/>
       <c r="BU35" s="92"/>
       <c r="BV35" s="92"/>
       <c r="BW35" s="92"/>
     </row>
     <row r="36" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A36" s="22"/>
       <c r="B36" s="21"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="21"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="85"/>
       <c r="L36" s="86"/>
       <c r="M36" s="86"/>
-      <c r="N36" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N36" s="87"/>
       <c r="O36" s="88"/>
       <c r="P36" s="88"/>
       <c r="Q36" s="88"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
       <c r="T36" s="89"/>
       <c r="U36" s="23"/>
       <c r="V36" s="23"/>
       <c r="W36" s="89"/>
       <c r="X36" s="89"/>
       <c r="Y36" s="89"/>
       <c r="Z36" s="89"/>
       <c r="AA36" s="89"/>
       <c r="AB36" s="89"/>
       <c r="AC36" s="89"/>
       <c r="AD36" s="89"/>
       <c r="AE36" s="89"/>
       <c r="AF36" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG36" s="89"/>
       <c r="AH36" s="23"/>
       <c r="AI36" s="23"/>
       <c r="AJ36" s="23"/>
@@ -9617,54 +9434,51 @@
       <c r="BN36" s="92"/>
       <c r="BO36" s="92"/>
       <c r="BP36" s="92"/>
       <c r="BQ36" s="92"/>
       <c r="BR36" s="92"/>
       <c r="BS36" s="92"/>
       <c r="BT36" s="92"/>
       <c r="BU36" s="92"/>
       <c r="BV36" s="92"/>
       <c r="BW36" s="92"/>
     </row>
     <row r="37" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A37" s="22"/>
       <c r="B37" s="21"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="21"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="85"/>
       <c r="L37" s="86"/>
       <c r="M37" s="86"/>
-      <c r="N37" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N37" s="87"/>
       <c r="O37" s="88"/>
       <c r="P37" s="88"/>
       <c r="Q37" s="88"/>
       <c r="R37" s="23"/>
       <c r="S37" s="23"/>
       <c r="T37" s="89"/>
       <c r="U37" s="23"/>
       <c r="V37" s="23"/>
       <c r="W37" s="89"/>
       <c r="X37" s="89"/>
       <c r="Y37" s="89"/>
       <c r="Z37" s="89"/>
       <c r="AA37" s="89"/>
       <c r="AB37" s="89"/>
       <c r="AC37" s="89"/>
       <c r="AD37" s="89"/>
       <c r="AE37" s="89"/>
       <c r="AF37" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG37" s="89"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="23"/>
       <c r="AJ37" s="23"/>
@@ -9718,54 +9532,51 @@
       <c r="BN37" s="92"/>
       <c r="BO37" s="92"/>
       <c r="BP37" s="92"/>
       <c r="BQ37" s="92"/>
       <c r="BR37" s="92"/>
       <c r="BS37" s="92"/>
       <c r="BT37" s="92"/>
       <c r="BU37" s="92"/>
       <c r="BV37" s="92"/>
       <c r="BW37" s="92"/>
     </row>
     <row r="38" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A38" s="22"/>
       <c r="B38" s="21"/>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="21"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="85"/>
       <c r="L38" s="86"/>
       <c r="M38" s="86"/>
-      <c r="N38" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N38" s="87"/>
       <c r="O38" s="88"/>
       <c r="P38" s="88"/>
       <c r="Q38" s="88"/>
       <c r="R38" s="23"/>
       <c r="S38" s="23"/>
       <c r="T38" s="89"/>
       <c r="U38" s="23"/>
       <c r="V38" s="23"/>
       <c r="W38" s="89"/>
       <c r="X38" s="89"/>
       <c r="Y38" s="89"/>
       <c r="Z38" s="89"/>
       <c r="AA38" s="89"/>
       <c r="AB38" s="89"/>
       <c r="AC38" s="89"/>
       <c r="AD38" s="89"/>
       <c r="AE38" s="89"/>
       <c r="AF38" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG38" s="89"/>
       <c r="AH38" s="23"/>
       <c r="AI38" s="23"/>
       <c r="AJ38" s="23"/>
@@ -9819,54 +9630,51 @@
       <c r="BN38" s="92"/>
       <c r="BO38" s="92"/>
       <c r="BP38" s="92"/>
       <c r="BQ38" s="92"/>
       <c r="BR38" s="92"/>
       <c r="BS38" s="92"/>
       <c r="BT38" s="92"/>
       <c r="BU38" s="92"/>
       <c r="BV38" s="92"/>
       <c r="BW38" s="92"/>
     </row>
     <row r="39" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A39" s="22"/>
       <c r="B39" s="21"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="21"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="85"/>
       <c r="L39" s="86"/>
       <c r="M39" s="86"/>
-      <c r="N39" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N39" s="87"/>
       <c r="O39" s="88"/>
       <c r="P39" s="88"/>
       <c r="Q39" s="88"/>
       <c r="R39" s="23"/>
       <c r="S39" s="23"/>
       <c r="T39" s="89"/>
       <c r="U39" s="23"/>
       <c r="V39" s="23"/>
       <c r="W39" s="89"/>
       <c r="X39" s="89"/>
       <c r="Y39" s="89"/>
       <c r="Z39" s="89"/>
       <c r="AA39" s="89"/>
       <c r="AB39" s="89"/>
       <c r="AC39" s="89"/>
       <c r="AD39" s="89"/>
       <c r="AE39" s="89"/>
       <c r="AF39" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG39" s="89"/>
       <c r="AH39" s="23"/>
       <c r="AI39" s="23"/>
       <c r="AJ39" s="23"/>
@@ -9920,54 +9728,51 @@
       <c r="BN39" s="92"/>
       <c r="BO39" s="92"/>
       <c r="BP39" s="92"/>
       <c r="BQ39" s="92"/>
       <c r="BR39" s="92"/>
       <c r="BS39" s="92"/>
       <c r="BT39" s="92"/>
       <c r="BU39" s="92"/>
       <c r="BV39" s="92"/>
       <c r="BW39" s="92"/>
     </row>
     <row r="40" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A40" s="22"/>
       <c r="B40" s="21"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="21"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="85"/>
       <c r="L40" s="86"/>
       <c r="M40" s="86"/>
-      <c r="N40" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N40" s="87"/>
       <c r="O40" s="88"/>
       <c r="P40" s="88"/>
       <c r="Q40" s="88"/>
       <c r="R40" s="23"/>
       <c r="S40" s="23"/>
       <c r="T40" s="89"/>
       <c r="U40" s="23"/>
       <c r="V40" s="23"/>
       <c r="W40" s="89"/>
       <c r="X40" s="89"/>
       <c r="Y40" s="89"/>
       <c r="Z40" s="89"/>
       <c r="AA40" s="89"/>
       <c r="AB40" s="89"/>
       <c r="AC40" s="89"/>
       <c r="AD40" s="89"/>
       <c r="AE40" s="89"/>
       <c r="AF40" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG40" s="89"/>
       <c r="AH40" s="23"/>
       <c r="AI40" s="23"/>
       <c r="AJ40" s="23"/>
@@ -10021,54 +9826,51 @@
       <c r="BN40" s="92"/>
       <c r="BO40" s="92"/>
       <c r="BP40" s="92"/>
       <c r="BQ40" s="92"/>
       <c r="BR40" s="92"/>
       <c r="BS40" s="92"/>
       <c r="BT40" s="92"/>
       <c r="BU40" s="92"/>
       <c r="BV40" s="92"/>
       <c r="BW40" s="92"/>
     </row>
     <row r="41" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A41" s="22"/>
       <c r="B41" s="21"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="21"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="85"/>
       <c r="L41" s="86"/>
       <c r="M41" s="86"/>
-      <c r="N41" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N41" s="87"/>
       <c r="O41" s="88"/>
       <c r="P41" s="88"/>
       <c r="Q41" s="88"/>
       <c r="R41" s="23"/>
       <c r="S41" s="23"/>
       <c r="T41" s="89"/>
       <c r="U41" s="23"/>
       <c r="V41" s="23"/>
       <c r="W41" s="89"/>
       <c r="X41" s="89"/>
       <c r="Y41" s="89"/>
       <c r="Z41" s="89"/>
       <c r="AA41" s="89"/>
       <c r="AB41" s="89"/>
       <c r="AC41" s="89"/>
       <c r="AD41" s="89"/>
       <c r="AE41" s="89"/>
       <c r="AF41" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG41" s="89"/>
       <c r="AH41" s="23"/>
       <c r="AI41" s="23"/>
       <c r="AJ41" s="23"/>
@@ -10122,54 +9924,51 @@
       <c r="BN41" s="92"/>
       <c r="BO41" s="92"/>
       <c r="BP41" s="92"/>
       <c r="BQ41" s="92"/>
       <c r="BR41" s="92"/>
       <c r="BS41" s="92"/>
       <c r="BT41" s="92"/>
       <c r="BU41" s="92"/>
       <c r="BV41" s="92"/>
       <c r="BW41" s="92"/>
     </row>
     <row r="42" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A42" s="22"/>
       <c r="B42" s="21"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="21"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="85"/>
       <c r="L42" s="86"/>
       <c r="M42" s="86"/>
-      <c r="N42" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N42" s="87"/>
       <c r="O42" s="88"/>
       <c r="P42" s="88"/>
       <c r="Q42" s="88"/>
       <c r="R42" s="23"/>
       <c r="S42" s="23"/>
       <c r="T42" s="89"/>
       <c r="U42" s="23"/>
       <c r="V42" s="23"/>
       <c r="W42" s="89"/>
       <c r="X42" s="89"/>
       <c r="Y42" s="89"/>
       <c r="Z42" s="89"/>
       <c r="AA42" s="89"/>
       <c r="AB42" s="89"/>
       <c r="AC42" s="89"/>
       <c r="AD42" s="89"/>
       <c r="AE42" s="89"/>
       <c r="AF42" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG42" s="89"/>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
@@ -10223,54 +10022,51 @@
       <c r="BN42" s="92"/>
       <c r="BO42" s="92"/>
       <c r="BP42" s="92"/>
       <c r="BQ42" s="92"/>
       <c r="BR42" s="92"/>
       <c r="BS42" s="92"/>
       <c r="BT42" s="92"/>
       <c r="BU42" s="92"/>
       <c r="BV42" s="92"/>
       <c r="BW42" s="92"/>
     </row>
     <row r="43" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A43" s="22"/>
       <c r="B43" s="21"/>
       <c r="C43" s="22"/>
       <c r="D43" s="22"/>
       <c r="E43" s="22"/>
       <c r="F43" s="21"/>
       <c r="G43" s="22"/>
       <c r="H43" s="22"/>
       <c r="I43" s="23"/>
       <c r="J43" s="23"/>
       <c r="K43" s="85"/>
       <c r="L43" s="86"/>
       <c r="M43" s="86"/>
-      <c r="N43" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N43" s="87"/>
       <c r="O43" s="88"/>
       <c r="P43" s="88"/>
       <c r="Q43" s="88"/>
       <c r="R43" s="23"/>
       <c r="S43" s="23"/>
       <c r="T43" s="89"/>
       <c r="U43" s="23"/>
       <c r="V43" s="23"/>
       <c r="W43" s="89"/>
       <c r="X43" s="89"/>
       <c r="Y43" s="89"/>
       <c r="Z43" s="89"/>
       <c r="AA43" s="89"/>
       <c r="AB43" s="89"/>
       <c r="AC43" s="89"/>
       <c r="AD43" s="89"/>
       <c r="AE43" s="89"/>
       <c r="AF43" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG43" s="89"/>
       <c r="AH43" s="23"/>
       <c r="AI43" s="23"/>
       <c r="AJ43" s="23"/>
@@ -10324,54 +10120,51 @@
       <c r="BN43" s="92"/>
       <c r="BO43" s="92"/>
       <c r="BP43" s="92"/>
       <c r="BQ43" s="92"/>
       <c r="BR43" s="92"/>
       <c r="BS43" s="92"/>
       <c r="BT43" s="92"/>
       <c r="BU43" s="92"/>
       <c r="BV43" s="92"/>
       <c r="BW43" s="92"/>
     </row>
     <row r="44" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A44" s="22"/>
       <c r="B44" s="21"/>
       <c r="C44" s="22"/>
       <c r="D44" s="22"/>
       <c r="E44" s="22"/>
       <c r="F44" s="21"/>
       <c r="G44" s="22"/>
       <c r="H44" s="22"/>
       <c r="I44" s="23"/>
       <c r="J44" s="23"/>
       <c r="K44" s="85"/>
       <c r="L44" s="86"/>
       <c r="M44" s="86"/>
-      <c r="N44" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N44" s="87"/>
       <c r="O44" s="88"/>
       <c r="P44" s="88"/>
       <c r="Q44" s="88"/>
       <c r="R44" s="23"/>
       <c r="S44" s="23"/>
       <c r="T44" s="89"/>
       <c r="U44" s="23"/>
       <c r="V44" s="23"/>
       <c r="W44" s="89"/>
       <c r="X44" s="89"/>
       <c r="Y44" s="89"/>
       <c r="Z44" s="89"/>
       <c r="AA44" s="89"/>
       <c r="AB44" s="89"/>
       <c r="AC44" s="89"/>
       <c r="AD44" s="89"/>
       <c r="AE44" s="89"/>
       <c r="AF44" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG44" s="89"/>
       <c r="AH44" s="23"/>
       <c r="AI44" s="23"/>
       <c r="AJ44" s="23"/>
@@ -10425,54 +10218,51 @@
       <c r="BN44" s="92"/>
       <c r="BO44" s="92"/>
       <c r="BP44" s="92"/>
       <c r="BQ44" s="92"/>
       <c r="BR44" s="92"/>
       <c r="BS44" s="92"/>
       <c r="BT44" s="92"/>
       <c r="BU44" s="92"/>
       <c r="BV44" s="92"/>
       <c r="BW44" s="92"/>
     </row>
     <row r="45" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A45" s="22"/>
       <c r="B45" s="21"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="21"/>
       <c r="G45" s="22"/>
       <c r="H45" s="22"/>
       <c r="I45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="85"/>
       <c r="L45" s="86"/>
       <c r="M45" s="86"/>
-      <c r="N45" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N45" s="87"/>
       <c r="O45" s="88"/>
       <c r="P45" s="88"/>
       <c r="Q45" s="88"/>
       <c r="R45" s="23"/>
       <c r="S45" s="23"/>
       <c r="T45" s="89"/>
       <c r="U45" s="23"/>
       <c r="V45" s="23"/>
       <c r="W45" s="89"/>
       <c r="X45" s="89"/>
       <c r="Y45" s="89"/>
       <c r="Z45" s="89"/>
       <c r="AA45" s="89"/>
       <c r="AB45" s="89"/>
       <c r="AC45" s="89"/>
       <c r="AD45" s="89"/>
       <c r="AE45" s="89"/>
       <c r="AF45" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG45" s="89"/>
       <c r="AH45" s="23"/>
       <c r="AI45" s="23"/>
       <c r="AJ45" s="23"/>
@@ -10526,54 +10316,51 @@
       <c r="BN45" s="92"/>
       <c r="BO45" s="92"/>
       <c r="BP45" s="92"/>
       <c r="BQ45" s="92"/>
       <c r="BR45" s="92"/>
       <c r="BS45" s="92"/>
       <c r="BT45" s="92"/>
       <c r="BU45" s="92"/>
       <c r="BV45" s="92"/>
       <c r="BW45" s="92"/>
     </row>
     <row r="46" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A46" s="22"/>
       <c r="B46" s="21"/>
       <c r="C46" s="22"/>
       <c r="D46" s="22"/>
       <c r="E46" s="22"/>
       <c r="F46" s="21"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="23"/>
       <c r="J46" s="23"/>
       <c r="K46" s="85"/>
       <c r="L46" s="86"/>
       <c r="M46" s="86"/>
-      <c r="N46" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N46" s="87"/>
       <c r="O46" s="88"/>
       <c r="P46" s="88"/>
       <c r="Q46" s="88"/>
       <c r="R46" s="23"/>
       <c r="S46" s="23"/>
       <c r="T46" s="89"/>
       <c r="U46" s="23"/>
       <c r="V46" s="23"/>
       <c r="W46" s="89"/>
       <c r="X46" s="89"/>
       <c r="Y46" s="89"/>
       <c r="Z46" s="89"/>
       <c r="AA46" s="89"/>
       <c r="AB46" s="89"/>
       <c r="AC46" s="89"/>
       <c r="AD46" s="89"/>
       <c r="AE46" s="89"/>
       <c r="AF46" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG46" s="89"/>
       <c r="AH46" s="23"/>
       <c r="AI46" s="23"/>
       <c r="AJ46" s="23"/>
@@ -10627,54 +10414,51 @@
       <c r="BN46" s="92"/>
       <c r="BO46" s="92"/>
       <c r="BP46" s="92"/>
       <c r="BQ46" s="92"/>
       <c r="BR46" s="92"/>
       <c r="BS46" s="92"/>
       <c r="BT46" s="92"/>
       <c r="BU46" s="92"/>
       <c r="BV46" s="92"/>
       <c r="BW46" s="92"/>
     </row>
     <row r="47" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A47" s="22"/>
       <c r="B47" s="21"/>
       <c r="C47" s="22"/>
       <c r="D47" s="22"/>
       <c r="E47" s="22"/>
       <c r="F47" s="21"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="23"/>
       <c r="J47" s="23"/>
       <c r="K47" s="85"/>
       <c r="L47" s="86"/>
       <c r="M47" s="86"/>
-      <c r="N47" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N47" s="87"/>
       <c r="O47" s="88"/>
       <c r="P47" s="88"/>
       <c r="Q47" s="88"/>
       <c r="R47" s="23"/>
       <c r="S47" s="23"/>
       <c r="T47" s="89"/>
       <c r="U47" s="23"/>
       <c r="V47" s="23"/>
       <c r="W47" s="89"/>
       <c r="X47" s="89"/>
       <c r="Y47" s="89"/>
       <c r="Z47" s="89"/>
       <c r="AA47" s="89"/>
       <c r="AB47" s="89"/>
       <c r="AC47" s="89"/>
       <c r="AD47" s="89"/>
       <c r="AE47" s="89"/>
       <c r="AF47" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG47" s="89"/>
       <c r="AH47" s="23"/>
       <c r="AI47" s="23"/>
       <c r="AJ47" s="23"/>
@@ -10728,54 +10512,51 @@
       <c r="BN47" s="92"/>
       <c r="BO47" s="92"/>
       <c r="BP47" s="92"/>
       <c r="BQ47" s="92"/>
       <c r="BR47" s="92"/>
       <c r="BS47" s="92"/>
       <c r="BT47" s="92"/>
       <c r="BU47" s="92"/>
       <c r="BV47" s="92"/>
       <c r="BW47" s="92"/>
     </row>
     <row r="48" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A48" s="22"/>
       <c r="B48" s="21"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="F48" s="21"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="85"/>
       <c r="L48" s="86"/>
       <c r="M48" s="86"/>
-      <c r="N48" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N48" s="87"/>
       <c r="O48" s="88"/>
       <c r="P48" s="88"/>
       <c r="Q48" s="88"/>
       <c r="R48" s="23"/>
       <c r="S48" s="23"/>
       <c r="T48" s="89"/>
       <c r="U48" s="23"/>
       <c r="V48" s="23"/>
       <c r="W48" s="89"/>
       <c r="X48" s="89"/>
       <c r="Y48" s="89"/>
       <c r="Z48" s="89"/>
       <c r="AA48" s="89"/>
       <c r="AB48" s="89"/>
       <c r="AC48" s="89"/>
       <c r="AD48" s="89"/>
       <c r="AE48" s="89"/>
       <c r="AF48" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG48" s="89"/>
       <c r="AH48" s="23"/>
       <c r="AI48" s="23"/>
       <c r="AJ48" s="23"/>
@@ -10829,54 +10610,51 @@
       <c r="BN48" s="92"/>
       <c r="BO48" s="92"/>
       <c r="BP48" s="92"/>
       <c r="BQ48" s="92"/>
       <c r="BR48" s="92"/>
       <c r="BS48" s="92"/>
       <c r="BT48" s="92"/>
       <c r="BU48" s="92"/>
       <c r="BV48" s="92"/>
       <c r="BW48" s="92"/>
     </row>
     <row r="49" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A49" s="22"/>
       <c r="B49" s="21"/>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="22"/>
       <c r="F49" s="21"/>
       <c r="G49" s="22"/>
       <c r="H49" s="22"/>
       <c r="I49" s="23"/>
       <c r="J49" s="23"/>
       <c r="K49" s="85"/>
       <c r="L49" s="86"/>
       <c r="M49" s="86"/>
-      <c r="N49" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N49" s="87"/>
       <c r="O49" s="88"/>
       <c r="P49" s="88"/>
       <c r="Q49" s="88"/>
       <c r="R49" s="23"/>
       <c r="S49" s="23"/>
       <c r="T49" s="89"/>
       <c r="U49" s="23"/>
       <c r="V49" s="23"/>
       <c r="W49" s="89"/>
       <c r="X49" s="89"/>
       <c r="Y49" s="89"/>
       <c r="Z49" s="89"/>
       <c r="AA49" s="89"/>
       <c r="AB49" s="89"/>
       <c r="AC49" s="89"/>
       <c r="AD49" s="89"/>
       <c r="AE49" s="89"/>
       <c r="AF49" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG49" s="89"/>
       <c r="AH49" s="23"/>
       <c r="AI49" s="23"/>
       <c r="AJ49" s="23"/>
@@ -10930,54 +10708,51 @@
       <c r="BN49" s="92"/>
       <c r="BO49" s="92"/>
       <c r="BP49" s="92"/>
       <c r="BQ49" s="92"/>
       <c r="BR49" s="92"/>
       <c r="BS49" s="92"/>
       <c r="BT49" s="92"/>
       <c r="BU49" s="92"/>
       <c r="BV49" s="92"/>
       <c r="BW49" s="92"/>
     </row>
     <row r="50" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A50" s="22"/>
       <c r="B50" s="21"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="21"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="23"/>
       <c r="J50" s="23"/>
       <c r="K50" s="85"/>
       <c r="L50" s="86"/>
       <c r="M50" s="86"/>
-      <c r="N50" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N50" s="87"/>
       <c r="O50" s="88"/>
       <c r="P50" s="88"/>
       <c r="Q50" s="88"/>
       <c r="R50" s="23"/>
       <c r="S50" s="23"/>
       <c r="T50" s="89"/>
       <c r="U50" s="23"/>
       <c r="V50" s="23"/>
       <c r="W50" s="89"/>
       <c r="X50" s="89"/>
       <c r="Y50" s="89"/>
       <c r="Z50" s="89"/>
       <c r="AA50" s="89"/>
       <c r="AB50" s="89"/>
       <c r="AC50" s="89"/>
       <c r="AD50" s="89"/>
       <c r="AE50" s="89"/>
       <c r="AF50" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG50" s="89"/>
       <c r="AH50" s="23"/>
       <c r="AI50" s="23"/>
       <c r="AJ50" s="23"/>
@@ -11031,54 +10806,51 @@
       <c r="BN50" s="92"/>
       <c r="BO50" s="92"/>
       <c r="BP50" s="92"/>
       <c r="BQ50" s="92"/>
       <c r="BR50" s="92"/>
       <c r="BS50" s="92"/>
       <c r="BT50" s="92"/>
       <c r="BU50" s="92"/>
       <c r="BV50" s="92"/>
       <c r="BW50" s="92"/>
     </row>
     <row r="51" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A51" s="22"/>
       <c r="B51" s="21"/>
       <c r="C51" s="22"/>
       <c r="D51" s="22"/>
       <c r="E51" s="22"/>
       <c r="F51" s="21"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="23"/>
       <c r="J51" s="23"/>
       <c r="K51" s="85"/>
       <c r="L51" s="86"/>
       <c r="M51" s="86"/>
-      <c r="N51" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N51" s="87"/>
       <c r="O51" s="88"/>
       <c r="P51" s="88"/>
       <c r="Q51" s="88"/>
       <c r="R51" s="23"/>
       <c r="S51" s="23"/>
       <c r="T51" s="89"/>
       <c r="U51" s="23"/>
       <c r="V51" s="23"/>
       <c r="W51" s="89"/>
       <c r="X51" s="89"/>
       <c r="Y51" s="89"/>
       <c r="Z51" s="89"/>
       <c r="AA51" s="89"/>
       <c r="AB51" s="89"/>
       <c r="AC51" s="89"/>
       <c r="AD51" s="89"/>
       <c r="AE51" s="89"/>
       <c r="AF51" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG51" s="89"/>
       <c r="AH51" s="23"/>
       <c r="AI51" s="23"/>
       <c r="AJ51" s="23"/>
@@ -11132,54 +10904,51 @@
       <c r="BN51" s="92"/>
       <c r="BO51" s="92"/>
       <c r="BP51" s="92"/>
       <c r="BQ51" s="92"/>
       <c r="BR51" s="92"/>
       <c r="BS51" s="92"/>
       <c r="BT51" s="92"/>
       <c r="BU51" s="92"/>
       <c r="BV51" s="92"/>
       <c r="BW51" s="92"/>
     </row>
     <row r="52" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A52" s="22"/>
       <c r="B52" s="21"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="21"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="23"/>
       <c r="J52" s="23"/>
       <c r="K52" s="85"/>
       <c r="L52" s="86"/>
       <c r="M52" s="86"/>
-      <c r="N52" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N52" s="87"/>
       <c r="O52" s="88"/>
       <c r="P52" s="88"/>
       <c r="Q52" s="88"/>
       <c r="R52" s="23"/>
       <c r="S52" s="23"/>
       <c r="T52" s="89"/>
       <c r="U52" s="23"/>
       <c r="V52" s="23"/>
       <c r="W52" s="89"/>
       <c r="X52" s="89"/>
       <c r="Y52" s="89"/>
       <c r="Z52" s="89"/>
       <c r="AA52" s="89"/>
       <c r="AB52" s="89"/>
       <c r="AC52" s="89"/>
       <c r="AD52" s="89"/>
       <c r="AE52" s="89"/>
       <c r="AF52" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG52" s="89"/>
       <c r="AH52" s="23"/>
       <c r="AI52" s="23"/>
       <c r="AJ52" s="23"/>
@@ -11233,54 +11002,51 @@
       <c r="BN52" s="92"/>
       <c r="BO52" s="92"/>
       <c r="BP52" s="92"/>
       <c r="BQ52" s="92"/>
       <c r="BR52" s="92"/>
       <c r="BS52" s="92"/>
       <c r="BT52" s="92"/>
       <c r="BU52" s="92"/>
       <c r="BV52" s="92"/>
       <c r="BW52" s="92"/>
     </row>
     <row r="53" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A53" s="22"/>
       <c r="B53" s="21"/>
       <c r="C53" s="22"/>
       <c r="D53" s="22"/>
       <c r="E53" s="22"/>
       <c r="F53" s="21"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="23"/>
       <c r="J53" s="23"/>
       <c r="K53" s="85"/>
       <c r="L53" s="86"/>
       <c r="M53" s="86"/>
-      <c r="N53" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N53" s="87"/>
       <c r="O53" s="88"/>
       <c r="P53" s="88"/>
       <c r="Q53" s="88"/>
       <c r="R53" s="23"/>
       <c r="S53" s="23"/>
       <c r="T53" s="89"/>
       <c r="U53" s="23"/>
       <c r="V53" s="23"/>
       <c r="W53" s="89"/>
       <c r="X53" s="89"/>
       <c r="Y53" s="89"/>
       <c r="Z53" s="89"/>
       <c r="AA53" s="89"/>
       <c r="AB53" s="89"/>
       <c r="AC53" s="89"/>
       <c r="AD53" s="89"/>
       <c r="AE53" s="89"/>
       <c r="AF53" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG53" s="89"/>
       <c r="AH53" s="23"/>
       <c r="AI53" s="23"/>
       <c r="AJ53" s="23"/>
@@ -11334,54 +11100,51 @@
       <c r="BN53" s="92"/>
       <c r="BO53" s="92"/>
       <c r="BP53" s="92"/>
       <c r="BQ53" s="92"/>
       <c r="BR53" s="92"/>
       <c r="BS53" s="92"/>
       <c r="BT53" s="92"/>
       <c r="BU53" s="92"/>
       <c r="BV53" s="92"/>
       <c r="BW53" s="92"/>
     </row>
     <row r="54" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A54" s="22"/>
       <c r="B54" s="21"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="21"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="23"/>
       <c r="J54" s="23"/>
       <c r="K54" s="85"/>
       <c r="L54" s="86"/>
       <c r="M54" s="86"/>
-      <c r="N54" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N54" s="87"/>
       <c r="O54" s="88"/>
       <c r="P54" s="88"/>
       <c r="Q54" s="88"/>
       <c r="R54" s="23"/>
       <c r="S54" s="23"/>
       <c r="T54" s="89"/>
       <c r="U54" s="23"/>
       <c r="V54" s="23"/>
       <c r="W54" s="89"/>
       <c r="X54" s="89"/>
       <c r="Y54" s="89"/>
       <c r="Z54" s="89"/>
       <c r="AA54" s="89"/>
       <c r="AB54" s="89"/>
       <c r="AC54" s="89"/>
       <c r="AD54" s="89"/>
       <c r="AE54" s="89"/>
       <c r="AF54" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG54" s="89"/>
       <c r="AH54" s="23"/>
       <c r="AI54" s="23"/>
       <c r="AJ54" s="23"/>
@@ -11435,54 +11198,51 @@
       <c r="BN54" s="92"/>
       <c r="BO54" s="92"/>
       <c r="BP54" s="92"/>
       <c r="BQ54" s="92"/>
       <c r="BR54" s="92"/>
       <c r="BS54" s="92"/>
       <c r="BT54" s="92"/>
       <c r="BU54" s="92"/>
       <c r="BV54" s="92"/>
       <c r="BW54" s="92"/>
     </row>
     <row r="55" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A55" s="22"/>
       <c r="B55" s="21"/>
       <c r="C55" s="22"/>
       <c r="D55" s="22"/>
       <c r="E55" s="22"/>
       <c r="F55" s="21"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="85"/>
       <c r="L55" s="86"/>
       <c r="M55" s="86"/>
-      <c r="N55" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N55" s="87"/>
       <c r="O55" s="88"/>
       <c r="P55" s="88"/>
       <c r="Q55" s="88"/>
       <c r="R55" s="23"/>
       <c r="S55" s="23"/>
       <c r="T55" s="89"/>
       <c r="U55" s="23"/>
       <c r="V55" s="23"/>
       <c r="W55" s="89"/>
       <c r="X55" s="89"/>
       <c r="Y55" s="89"/>
       <c r="Z55" s="89"/>
       <c r="AA55" s="89"/>
       <c r="AB55" s="89"/>
       <c r="AC55" s="89"/>
       <c r="AD55" s="89"/>
       <c r="AE55" s="89"/>
       <c r="AF55" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG55" s="89"/>
       <c r="AH55" s="23"/>
       <c r="AI55" s="23"/>
       <c r="AJ55" s="23"/>
@@ -11536,54 +11296,51 @@
       <c r="BN55" s="92"/>
       <c r="BO55" s="92"/>
       <c r="BP55" s="92"/>
       <c r="BQ55" s="92"/>
       <c r="BR55" s="92"/>
       <c r="BS55" s="92"/>
       <c r="BT55" s="92"/>
       <c r="BU55" s="92"/>
       <c r="BV55" s="92"/>
       <c r="BW55" s="92"/>
     </row>
     <row r="56" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A56" s="22"/>
       <c r="B56" s="21"/>
       <c r="C56" s="22"/>
       <c r="D56" s="22"/>
       <c r="E56" s="22"/>
       <c r="F56" s="21"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="85"/>
       <c r="L56" s="86"/>
       <c r="M56" s="86"/>
-      <c r="N56" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N56" s="87"/>
       <c r="O56" s="88"/>
       <c r="P56" s="88"/>
       <c r="Q56" s="88"/>
       <c r="R56" s="23"/>
       <c r="S56" s="23"/>
       <c r="T56" s="89"/>
       <c r="U56" s="23"/>
       <c r="V56" s="23"/>
       <c r="W56" s="89"/>
       <c r="X56" s="89"/>
       <c r="Y56" s="89"/>
       <c r="Z56" s="89"/>
       <c r="AA56" s="89"/>
       <c r="AB56" s="89"/>
       <c r="AC56" s="89"/>
       <c r="AD56" s="89"/>
       <c r="AE56" s="89"/>
       <c r="AF56" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG56" s="89"/>
       <c r="AH56" s="23"/>
       <c r="AI56" s="23"/>
       <c r="AJ56" s="23"/>
@@ -11637,54 +11394,51 @@
       <c r="BN56" s="92"/>
       <c r="BO56" s="92"/>
       <c r="BP56" s="92"/>
       <c r="BQ56" s="92"/>
       <c r="BR56" s="92"/>
       <c r="BS56" s="92"/>
       <c r="BT56" s="92"/>
       <c r="BU56" s="92"/>
       <c r="BV56" s="92"/>
       <c r="BW56" s="92"/>
     </row>
     <row r="57" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A57" s="22"/>
       <c r="B57" s="21"/>
       <c r="C57" s="22"/>
       <c r="D57" s="22"/>
       <c r="E57" s="22"/>
       <c r="F57" s="21"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="23"/>
       <c r="J57" s="23"/>
       <c r="K57" s="85"/>
       <c r="L57" s="86"/>
       <c r="M57" s="86"/>
-      <c r="N57" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N57" s="87"/>
       <c r="O57" s="88"/>
       <c r="P57" s="88"/>
       <c r="Q57" s="88"/>
       <c r="R57" s="23"/>
       <c r="S57" s="23"/>
       <c r="T57" s="89"/>
       <c r="U57" s="23"/>
       <c r="V57" s="23"/>
       <c r="W57" s="89"/>
       <c r="X57" s="89"/>
       <c r="Y57" s="89"/>
       <c r="Z57" s="89"/>
       <c r="AA57" s="89"/>
       <c r="AB57" s="89"/>
       <c r="AC57" s="89"/>
       <c r="AD57" s="89"/>
       <c r="AE57" s="89"/>
       <c r="AF57" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG57" s="89"/>
       <c r="AH57" s="23"/>
       <c r="AI57" s="23"/>
       <c r="AJ57" s="23"/>
@@ -11738,54 +11492,51 @@
       <c r="BN57" s="92"/>
       <c r="BO57" s="92"/>
       <c r="BP57" s="92"/>
       <c r="BQ57" s="92"/>
       <c r="BR57" s="92"/>
       <c r="BS57" s="92"/>
       <c r="BT57" s="92"/>
       <c r="BU57" s="92"/>
       <c r="BV57" s="92"/>
       <c r="BW57" s="92"/>
     </row>
     <row r="58" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A58" s="22"/>
       <c r="B58" s="21"/>
       <c r="C58" s="22"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="21"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="23"/>
       <c r="J58" s="23"/>
       <c r="K58" s="85"/>
       <c r="L58" s="86"/>
       <c r="M58" s="86"/>
-      <c r="N58" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N58" s="87"/>
       <c r="O58" s="88"/>
       <c r="P58" s="88"/>
       <c r="Q58" s="88"/>
       <c r="R58" s="23"/>
       <c r="S58" s="23"/>
       <c r="T58" s="89"/>
       <c r="U58" s="23"/>
       <c r="V58" s="23"/>
       <c r="W58" s="89"/>
       <c r="X58" s="89"/>
       <c r="Y58" s="89"/>
       <c r="Z58" s="89"/>
       <c r="AA58" s="89"/>
       <c r="AB58" s="89"/>
       <c r="AC58" s="89"/>
       <c r="AD58" s="89"/>
       <c r="AE58" s="89"/>
       <c r="AF58" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG58" s="89"/>
       <c r="AH58" s="23"/>
       <c r="AI58" s="23"/>
       <c r="AJ58" s="23"/>
@@ -11839,54 +11590,51 @@
       <c r="BN58" s="92"/>
       <c r="BO58" s="92"/>
       <c r="BP58" s="92"/>
       <c r="BQ58" s="92"/>
       <c r="BR58" s="92"/>
       <c r="BS58" s="92"/>
       <c r="BT58" s="92"/>
       <c r="BU58" s="92"/>
       <c r="BV58" s="92"/>
       <c r="BW58" s="92"/>
     </row>
     <row r="59" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A59" s="22"/>
       <c r="B59" s="21"/>
       <c r="C59" s="22"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="21"/>
       <c r="G59" s="22"/>
       <c r="H59" s="22"/>
       <c r="I59" s="23"/>
       <c r="J59" s="23"/>
       <c r="K59" s="85"/>
       <c r="L59" s="86"/>
       <c r="M59" s="86"/>
-      <c r="N59" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N59" s="87"/>
       <c r="O59" s="88"/>
       <c r="P59" s="88"/>
       <c r="Q59" s="88"/>
       <c r="R59" s="23"/>
       <c r="S59" s="23"/>
       <c r="T59" s="89"/>
       <c r="U59" s="23"/>
       <c r="V59" s="23"/>
       <c r="W59" s="89"/>
       <c r="X59" s="89"/>
       <c r="Y59" s="89"/>
       <c r="Z59" s="89"/>
       <c r="AA59" s="89"/>
       <c r="AB59" s="89"/>
       <c r="AC59" s="89"/>
       <c r="AD59" s="89"/>
       <c r="AE59" s="89"/>
       <c r="AF59" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG59" s="89"/>
       <c r="AH59" s="23"/>
       <c r="AI59" s="23"/>
       <c r="AJ59" s="23"/>
@@ -11940,54 +11688,51 @@
       <c r="BN59" s="92"/>
       <c r="BO59" s="92"/>
       <c r="BP59" s="92"/>
       <c r="BQ59" s="92"/>
       <c r="BR59" s="92"/>
       <c r="BS59" s="92"/>
       <c r="BT59" s="92"/>
       <c r="BU59" s="92"/>
       <c r="BV59" s="92"/>
       <c r="BW59" s="92"/>
     </row>
     <row r="60" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A60" s="22"/>
       <c r="B60" s="21"/>
       <c r="C60" s="22"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="21"/>
       <c r="G60" s="22"/>
       <c r="H60" s="22"/>
       <c r="I60" s="23"/>
       <c r="J60" s="23"/>
       <c r="K60" s="85"/>
       <c r="L60" s="86"/>
       <c r="M60" s="86"/>
-      <c r="N60" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N60" s="87"/>
       <c r="O60" s="88"/>
       <c r="P60" s="88"/>
       <c r="Q60" s="88"/>
       <c r="R60" s="23"/>
       <c r="S60" s="23"/>
       <c r="T60" s="89"/>
       <c r="U60" s="23"/>
       <c r="V60" s="23"/>
       <c r="W60" s="89"/>
       <c r="X60" s="89"/>
       <c r="Y60" s="89"/>
       <c r="Z60" s="89"/>
       <c r="AA60" s="89"/>
       <c r="AB60" s="89"/>
       <c r="AC60" s="89"/>
       <c r="AD60" s="89"/>
       <c r="AE60" s="89"/>
       <c r="AF60" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG60" s="89"/>
       <c r="AH60" s="23"/>
       <c r="AI60" s="23"/>
       <c r="AJ60" s="23"/>
@@ -12041,54 +11786,51 @@
       <c r="BN60" s="92"/>
       <c r="BO60" s="92"/>
       <c r="BP60" s="92"/>
       <c r="BQ60" s="92"/>
       <c r="BR60" s="92"/>
       <c r="BS60" s="92"/>
       <c r="BT60" s="92"/>
       <c r="BU60" s="92"/>
       <c r="BV60" s="92"/>
       <c r="BW60" s="92"/>
     </row>
     <row r="61" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A61" s="22"/>
       <c r="B61" s="21"/>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="21"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="23"/>
       <c r="J61" s="23"/>
       <c r="K61" s="85"/>
       <c r="L61" s="86"/>
       <c r="M61" s="86"/>
-      <c r="N61" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N61" s="87"/>
       <c r="O61" s="88"/>
       <c r="P61" s="88"/>
       <c r="Q61" s="88"/>
       <c r="R61" s="23"/>
       <c r="S61" s="23"/>
       <c r="T61" s="89"/>
       <c r="U61" s="23"/>
       <c r="V61" s="23"/>
       <c r="W61" s="89"/>
       <c r="X61" s="89"/>
       <c r="Y61" s="89"/>
       <c r="Z61" s="89"/>
       <c r="AA61" s="89"/>
       <c r="AB61" s="89"/>
       <c r="AC61" s="89"/>
       <c r="AD61" s="89"/>
       <c r="AE61" s="89"/>
       <c r="AF61" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG61" s="89"/>
       <c r="AH61" s="23"/>
       <c r="AI61" s="23"/>
       <c r="AJ61" s="23"/>
@@ -12142,54 +11884,51 @@
       <c r="BN61" s="92"/>
       <c r="BO61" s="92"/>
       <c r="BP61" s="92"/>
       <c r="BQ61" s="92"/>
       <c r="BR61" s="92"/>
       <c r="BS61" s="92"/>
       <c r="BT61" s="92"/>
       <c r="BU61" s="92"/>
       <c r="BV61" s="92"/>
       <c r="BW61" s="92"/>
     </row>
     <row r="62" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A62" s="22"/>
       <c r="B62" s="21"/>
       <c r="C62" s="22"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="21"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="23"/>
       <c r="J62" s="23"/>
       <c r="K62" s="85"/>
       <c r="L62" s="86"/>
       <c r="M62" s="86"/>
-      <c r="N62" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N62" s="87"/>
       <c r="O62" s="88"/>
       <c r="P62" s="88"/>
       <c r="Q62" s="88"/>
       <c r="R62" s="23"/>
       <c r="S62" s="23"/>
       <c r="T62" s="89"/>
       <c r="U62" s="23"/>
       <c r="V62" s="23"/>
       <c r="W62" s="89"/>
       <c r="X62" s="89"/>
       <c r="Y62" s="89"/>
       <c r="Z62" s="89"/>
       <c r="AA62" s="89"/>
       <c r="AB62" s="89"/>
       <c r="AC62" s="89"/>
       <c r="AD62" s="89"/>
       <c r="AE62" s="89"/>
       <c r="AF62" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG62" s="89"/>
       <c r="AH62" s="23"/>
       <c r="AI62" s="23"/>
       <c r="AJ62" s="23"/>
@@ -12243,54 +11982,51 @@
       <c r="BN62" s="92"/>
       <c r="BO62" s="92"/>
       <c r="BP62" s="92"/>
       <c r="BQ62" s="92"/>
       <c r="BR62" s="92"/>
       <c r="BS62" s="92"/>
       <c r="BT62" s="92"/>
       <c r="BU62" s="92"/>
       <c r="BV62" s="92"/>
       <c r="BW62" s="92"/>
     </row>
     <row r="63" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A63" s="22"/>
       <c r="B63" s="21"/>
       <c r="C63" s="22"/>
       <c r="D63" s="22"/>
       <c r="E63" s="22"/>
       <c r="F63" s="21"/>
       <c r="G63" s="22"/>
       <c r="H63" s="22"/>
       <c r="I63" s="23"/>
       <c r="J63" s="23"/>
       <c r="K63" s="85"/>
       <c r="L63" s="86"/>
       <c r="M63" s="86"/>
-      <c r="N63" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N63" s="87"/>
       <c r="O63" s="88"/>
       <c r="P63" s="88"/>
       <c r="Q63" s="88"/>
       <c r="R63" s="23"/>
       <c r="S63" s="23"/>
       <c r="T63" s="89"/>
       <c r="U63" s="23"/>
       <c r="V63" s="23"/>
       <c r="W63" s="89"/>
       <c r="X63" s="89"/>
       <c r="Y63" s="89"/>
       <c r="Z63" s="89"/>
       <c r="AA63" s="89"/>
       <c r="AB63" s="89"/>
       <c r="AC63" s="89"/>
       <c r="AD63" s="89"/>
       <c r="AE63" s="89"/>
       <c r="AF63" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG63" s="89"/>
       <c r="AH63" s="23"/>
       <c r="AI63" s="23"/>
       <c r="AJ63" s="23"/>
@@ -12344,54 +12080,51 @@
       <c r="BN63" s="92"/>
       <c r="BO63" s="92"/>
       <c r="BP63" s="92"/>
       <c r="BQ63" s="92"/>
       <c r="BR63" s="92"/>
       <c r="BS63" s="92"/>
       <c r="BT63" s="92"/>
       <c r="BU63" s="92"/>
       <c r="BV63" s="92"/>
       <c r="BW63" s="92"/>
     </row>
     <row r="64" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A64" s="22"/>
       <c r="B64" s="21"/>
       <c r="C64" s="22"/>
       <c r="D64" s="22"/>
       <c r="E64" s="22"/>
       <c r="F64" s="21"/>
       <c r="G64" s="22"/>
       <c r="H64" s="22"/>
       <c r="I64" s="23"/>
       <c r="J64" s="23"/>
       <c r="K64" s="85"/>
       <c r="L64" s="86"/>
       <c r="M64" s="86"/>
-      <c r="N64" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N64" s="87"/>
       <c r="O64" s="88"/>
       <c r="P64" s="88"/>
       <c r="Q64" s="88"/>
       <c r="R64" s="23"/>
       <c r="S64" s="23"/>
       <c r="T64" s="89"/>
       <c r="U64" s="23"/>
       <c r="V64" s="23"/>
       <c r="W64" s="89"/>
       <c r="X64" s="89"/>
       <c r="Y64" s="89"/>
       <c r="Z64" s="89"/>
       <c r="AA64" s="89"/>
       <c r="AB64" s="89"/>
       <c r="AC64" s="89"/>
       <c r="AD64" s="89"/>
       <c r="AE64" s="89"/>
       <c r="AF64" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG64" s="89"/>
       <c r="AH64" s="23"/>
       <c r="AI64" s="23"/>
       <c r="AJ64" s="23"/>
@@ -12445,54 +12178,51 @@
       <c r="BN64" s="92"/>
       <c r="BO64" s="92"/>
       <c r="BP64" s="92"/>
       <c r="BQ64" s="92"/>
       <c r="BR64" s="92"/>
       <c r="BS64" s="92"/>
       <c r="BT64" s="92"/>
       <c r="BU64" s="92"/>
       <c r="BV64" s="92"/>
       <c r="BW64" s="92"/>
     </row>
     <row r="65" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A65" s="22"/>
       <c r="B65" s="21"/>
       <c r="C65" s="22"/>
       <c r="D65" s="22"/>
       <c r="E65" s="22"/>
       <c r="F65" s="21"/>
       <c r="G65" s="22"/>
       <c r="H65" s="22"/>
       <c r="I65" s="23"/>
       <c r="J65" s="23"/>
       <c r="K65" s="85"/>
       <c r="L65" s="86"/>
       <c r="M65" s="86"/>
-      <c r="N65" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N65" s="87"/>
       <c r="O65" s="88"/>
       <c r="P65" s="88"/>
       <c r="Q65" s="88"/>
       <c r="R65" s="23"/>
       <c r="S65" s="23"/>
       <c r="T65" s="89"/>
       <c r="U65" s="23"/>
       <c r="V65" s="23"/>
       <c r="W65" s="89"/>
       <c r="X65" s="89"/>
       <c r="Y65" s="89"/>
       <c r="Z65" s="89"/>
       <c r="AA65" s="89"/>
       <c r="AB65" s="89"/>
       <c r="AC65" s="89"/>
       <c r="AD65" s="89"/>
       <c r="AE65" s="89"/>
       <c r="AF65" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG65" s="89"/>
       <c r="AH65" s="23"/>
       <c r="AI65" s="23"/>
       <c r="AJ65" s="23"/>
@@ -12546,54 +12276,51 @@
       <c r="BN65" s="92"/>
       <c r="BO65" s="92"/>
       <c r="BP65" s="92"/>
       <c r="BQ65" s="92"/>
       <c r="BR65" s="92"/>
       <c r="BS65" s="92"/>
       <c r="BT65" s="92"/>
       <c r="BU65" s="92"/>
       <c r="BV65" s="92"/>
       <c r="BW65" s="92"/>
     </row>
     <row r="66" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A66" s="22"/>
       <c r="B66" s="21"/>
       <c r="C66" s="22"/>
       <c r="D66" s="22"/>
       <c r="E66" s="22"/>
       <c r="F66" s="21"/>
       <c r="G66" s="22"/>
       <c r="H66" s="22"/>
       <c r="I66" s="23"/>
       <c r="J66" s="23"/>
       <c r="K66" s="85"/>
       <c r="L66" s="86"/>
       <c r="M66" s="86"/>
-      <c r="N66" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N66" s="87"/>
       <c r="O66" s="88"/>
       <c r="P66" s="88"/>
       <c r="Q66" s="88"/>
       <c r="R66" s="23"/>
       <c r="S66" s="23"/>
       <c r="T66" s="89"/>
       <c r="U66" s="23"/>
       <c r="V66" s="23"/>
       <c r="W66" s="89"/>
       <c r="X66" s="89"/>
       <c r="Y66" s="89"/>
       <c r="Z66" s="89"/>
       <c r="AA66" s="89"/>
       <c r="AB66" s="89"/>
       <c r="AC66" s="89"/>
       <c r="AD66" s="89"/>
       <c r="AE66" s="89"/>
       <c r="AF66" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG66" s="89"/>
       <c r="AH66" s="23"/>
       <c r="AI66" s="23"/>
       <c r="AJ66" s="23"/>
@@ -12647,54 +12374,51 @@
       <c r="BN66" s="92"/>
       <c r="BO66" s="92"/>
       <c r="BP66" s="92"/>
       <c r="BQ66" s="92"/>
       <c r="BR66" s="92"/>
       <c r="BS66" s="92"/>
       <c r="BT66" s="92"/>
       <c r="BU66" s="92"/>
       <c r="BV66" s="92"/>
       <c r="BW66" s="92"/>
     </row>
     <row r="67" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A67" s="22"/>
       <c r="B67" s="21"/>
       <c r="C67" s="22"/>
       <c r="D67" s="22"/>
       <c r="E67" s="22"/>
       <c r="F67" s="21"/>
       <c r="G67" s="22"/>
       <c r="H67" s="22"/>
       <c r="I67" s="23"/>
       <c r="J67" s="23"/>
       <c r="K67" s="85"/>
       <c r="L67" s="86"/>
       <c r="M67" s="86"/>
-      <c r="N67" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N67" s="87"/>
       <c r="O67" s="88"/>
       <c r="P67" s="88"/>
       <c r="Q67" s="88"/>
       <c r="R67" s="23"/>
       <c r="S67" s="23"/>
       <c r="T67" s="89"/>
       <c r="U67" s="23"/>
       <c r="V67" s="23"/>
       <c r="W67" s="89"/>
       <c r="X67" s="89"/>
       <c r="Y67" s="89"/>
       <c r="Z67" s="89"/>
       <c r="AA67" s="89"/>
       <c r="AB67" s="89"/>
       <c r="AC67" s="89"/>
       <c r="AD67" s="89"/>
       <c r="AE67" s="89"/>
       <c r="AF67" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG67" s="89"/>
       <c r="AH67" s="23"/>
       <c r="AI67" s="23"/>
       <c r="AJ67" s="23"/>
@@ -12748,54 +12472,51 @@
       <c r="BN67" s="92"/>
       <c r="BO67" s="92"/>
       <c r="BP67" s="92"/>
       <c r="BQ67" s="92"/>
       <c r="BR67" s="92"/>
       <c r="BS67" s="92"/>
       <c r="BT67" s="92"/>
       <c r="BU67" s="92"/>
       <c r="BV67" s="92"/>
       <c r="BW67" s="92"/>
     </row>
     <row r="68" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A68" s="22"/>
       <c r="B68" s="21"/>
       <c r="C68" s="22"/>
       <c r="D68" s="22"/>
       <c r="E68" s="22"/>
       <c r="F68" s="21"/>
       <c r="G68" s="22"/>
       <c r="H68" s="22"/>
       <c r="I68" s="23"/>
       <c r="J68" s="23"/>
       <c r="K68" s="85"/>
       <c r="L68" s="86"/>
       <c r="M68" s="86"/>
-      <c r="N68" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N68" s="87"/>
       <c r="O68" s="88"/>
       <c r="P68" s="88"/>
       <c r="Q68" s="88"/>
       <c r="R68" s="23"/>
       <c r="S68" s="23"/>
       <c r="T68" s="89"/>
       <c r="U68" s="23"/>
       <c r="V68" s="23"/>
       <c r="W68" s="89"/>
       <c r="X68" s="89"/>
       <c r="Y68" s="89"/>
       <c r="Z68" s="89"/>
       <c r="AA68" s="89"/>
       <c r="AB68" s="89"/>
       <c r="AC68" s="89"/>
       <c r="AD68" s="89"/>
       <c r="AE68" s="89"/>
       <c r="AF68" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG68" s="89"/>
       <c r="AH68" s="23"/>
       <c r="AI68" s="23"/>
       <c r="AJ68" s="23"/>
@@ -12849,54 +12570,51 @@
       <c r="BN68" s="92"/>
       <c r="BO68" s="92"/>
       <c r="BP68" s="92"/>
       <c r="BQ68" s="92"/>
       <c r="BR68" s="92"/>
       <c r="BS68" s="92"/>
       <c r="BT68" s="92"/>
       <c r="BU68" s="92"/>
       <c r="BV68" s="92"/>
       <c r="BW68" s="92"/>
     </row>
     <row r="69" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A69" s="22"/>
       <c r="B69" s="21"/>
       <c r="C69" s="22"/>
       <c r="D69" s="22"/>
       <c r="E69" s="22"/>
       <c r="F69" s="21"/>
       <c r="G69" s="22"/>
       <c r="H69" s="22"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="85"/>
       <c r="L69" s="86"/>
       <c r="M69" s="86"/>
-      <c r="N69" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N69" s="87"/>
       <c r="O69" s="88"/>
       <c r="P69" s="88"/>
       <c r="Q69" s="88"/>
       <c r="R69" s="23"/>
       <c r="S69" s="23"/>
       <c r="T69" s="89"/>
       <c r="U69" s="23"/>
       <c r="V69" s="23"/>
       <c r="W69" s="89"/>
       <c r="X69" s="89"/>
       <c r="Y69" s="89"/>
       <c r="Z69" s="89"/>
       <c r="AA69" s="89"/>
       <c r="AB69" s="89"/>
       <c r="AC69" s="89"/>
       <c r="AD69" s="89"/>
       <c r="AE69" s="89"/>
       <c r="AF69" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG69" s="89"/>
       <c r="AH69" s="23"/>
       <c r="AI69" s="23"/>
       <c r="AJ69" s="23"/>
@@ -12950,54 +12668,51 @@
       <c r="BN69" s="92"/>
       <c r="BO69" s="92"/>
       <c r="BP69" s="92"/>
       <c r="BQ69" s="92"/>
       <c r="BR69" s="92"/>
       <c r="BS69" s="92"/>
       <c r="BT69" s="92"/>
       <c r="BU69" s="92"/>
       <c r="BV69" s="92"/>
       <c r="BW69" s="92"/>
     </row>
     <row r="70" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A70" s="22"/>
       <c r="B70" s="21"/>
       <c r="C70" s="22"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="21"/>
       <c r="G70" s="22"/>
       <c r="H70" s="22"/>
       <c r="I70" s="23"/>
       <c r="J70" s="23"/>
       <c r="K70" s="85"/>
       <c r="L70" s="86"/>
       <c r="M70" s="86"/>
-      <c r="N70" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N70" s="87"/>
       <c r="O70" s="88"/>
       <c r="P70" s="88"/>
       <c r="Q70" s="88"/>
       <c r="R70" s="23"/>
       <c r="S70" s="23"/>
       <c r="T70" s="89"/>
       <c r="U70" s="23"/>
       <c r="V70" s="23"/>
       <c r="W70" s="89"/>
       <c r="X70" s="89"/>
       <c r="Y70" s="89"/>
       <c r="Z70" s="89"/>
       <c r="AA70" s="89"/>
       <c r="AB70" s="89"/>
       <c r="AC70" s="89"/>
       <c r="AD70" s="89"/>
       <c r="AE70" s="89"/>
       <c r="AF70" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG70" s="89"/>
       <c r="AH70" s="23"/>
       <c r="AI70" s="23"/>
       <c r="AJ70" s="23"/>
@@ -13051,54 +12766,51 @@
       <c r="BN70" s="92"/>
       <c r="BO70" s="92"/>
       <c r="BP70" s="92"/>
       <c r="BQ70" s="92"/>
       <c r="BR70" s="92"/>
       <c r="BS70" s="92"/>
       <c r="BT70" s="92"/>
       <c r="BU70" s="92"/>
       <c r="BV70" s="92"/>
       <c r="BW70" s="92"/>
     </row>
     <row r="71" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A71" s="22"/>
       <c r="B71" s="21"/>
       <c r="C71" s="22"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="21"/>
       <c r="G71" s="22"/>
       <c r="H71" s="22"/>
       <c r="I71" s="23"/>
       <c r="J71" s="23"/>
       <c r="K71" s="85"/>
       <c r="L71" s="86"/>
       <c r="M71" s="86"/>
-      <c r="N71" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N71" s="87"/>
       <c r="O71" s="88"/>
       <c r="P71" s="88"/>
       <c r="Q71" s="88"/>
       <c r="R71" s="23"/>
       <c r="S71" s="23"/>
       <c r="T71" s="89"/>
       <c r="U71" s="23"/>
       <c r="V71" s="23"/>
       <c r="W71" s="89"/>
       <c r="X71" s="89"/>
       <c r="Y71" s="89"/>
       <c r="Z71" s="89"/>
       <c r="AA71" s="89"/>
       <c r="AB71" s="89"/>
       <c r="AC71" s="89"/>
       <c r="AD71" s="89"/>
       <c r="AE71" s="89"/>
       <c r="AF71" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG71" s="89"/>
       <c r="AH71" s="23"/>
       <c r="AI71" s="23"/>
       <c r="AJ71" s="23"/>
@@ -13152,54 +12864,51 @@
       <c r="BN71" s="92"/>
       <c r="BO71" s="92"/>
       <c r="BP71" s="92"/>
       <c r="BQ71" s="92"/>
       <c r="BR71" s="92"/>
       <c r="BS71" s="92"/>
       <c r="BT71" s="92"/>
       <c r="BU71" s="92"/>
       <c r="BV71" s="92"/>
       <c r="BW71" s="92"/>
     </row>
     <row r="72" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A72" s="22"/>
       <c r="B72" s="21"/>
       <c r="C72" s="22"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="21"/>
       <c r="G72" s="22"/>
       <c r="H72" s="22"/>
       <c r="I72" s="23"/>
       <c r="J72" s="23"/>
       <c r="K72" s="85"/>
       <c r="L72" s="86"/>
       <c r="M72" s="86"/>
-      <c r="N72" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N72" s="87"/>
       <c r="O72" s="88"/>
       <c r="P72" s="88"/>
       <c r="Q72" s="88"/>
       <c r="R72" s="23"/>
       <c r="S72" s="23"/>
       <c r="T72" s="89"/>
       <c r="U72" s="23"/>
       <c r="V72" s="23"/>
       <c r="W72" s="89"/>
       <c r="X72" s="89"/>
       <c r="Y72" s="89"/>
       <c r="Z72" s="89"/>
       <c r="AA72" s="89"/>
       <c r="AB72" s="89"/>
       <c r="AC72" s="89"/>
       <c r="AD72" s="89"/>
       <c r="AE72" s="89"/>
       <c r="AF72" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG72" s="89"/>
       <c r="AH72" s="23"/>
       <c r="AI72" s="23"/>
       <c r="AJ72" s="23"/>
@@ -13253,54 +12962,51 @@
       <c r="BN72" s="92"/>
       <c r="BO72" s="92"/>
       <c r="BP72" s="92"/>
       <c r="BQ72" s="92"/>
       <c r="BR72" s="92"/>
       <c r="BS72" s="92"/>
       <c r="BT72" s="92"/>
       <c r="BU72" s="92"/>
       <c r="BV72" s="92"/>
       <c r="BW72" s="92"/>
     </row>
     <row r="73" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A73" s="22"/>
       <c r="B73" s="21"/>
       <c r="C73" s="22"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="21"/>
       <c r="G73" s="22"/>
       <c r="H73" s="22"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="85"/>
       <c r="L73" s="86"/>
       <c r="M73" s="86"/>
-      <c r="N73" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N73" s="87"/>
       <c r="O73" s="88"/>
       <c r="P73" s="88"/>
       <c r="Q73" s="88"/>
       <c r="R73" s="23"/>
       <c r="S73" s="23"/>
       <c r="T73" s="89"/>
       <c r="U73" s="23"/>
       <c r="V73" s="23"/>
       <c r="W73" s="89"/>
       <c r="X73" s="89"/>
       <c r="Y73" s="89"/>
       <c r="Z73" s="89"/>
       <c r="AA73" s="89"/>
       <c r="AB73" s="89"/>
       <c r="AC73" s="89"/>
       <c r="AD73" s="89"/>
       <c r="AE73" s="89"/>
       <c r="AF73" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG73" s="89"/>
       <c r="AH73" s="23"/>
       <c r="AI73" s="23"/>
       <c r="AJ73" s="23"/>
@@ -13354,54 +13060,51 @@
       <c r="BN73" s="92"/>
       <c r="BO73" s="92"/>
       <c r="BP73" s="92"/>
       <c r="BQ73" s="92"/>
       <c r="BR73" s="92"/>
       <c r="BS73" s="92"/>
       <c r="BT73" s="92"/>
       <c r="BU73" s="92"/>
       <c r="BV73" s="92"/>
       <c r="BW73" s="92"/>
     </row>
     <row r="74" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A74" s="22"/>
       <c r="B74" s="21"/>
       <c r="C74" s="22"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="21"/>
       <c r="G74" s="22"/>
       <c r="H74" s="22"/>
       <c r="I74" s="23"/>
       <c r="J74" s="23"/>
       <c r="K74" s="85"/>
       <c r="L74" s="86"/>
       <c r="M74" s="86"/>
-      <c r="N74" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N74" s="87"/>
       <c r="O74" s="88"/>
       <c r="P74" s="88"/>
       <c r="Q74" s="88"/>
       <c r="R74" s="23"/>
       <c r="S74" s="23"/>
       <c r="T74" s="89"/>
       <c r="U74" s="23"/>
       <c r="V74" s="23"/>
       <c r="W74" s="89"/>
       <c r="X74" s="89"/>
       <c r="Y74" s="89"/>
       <c r="Z74" s="89"/>
       <c r="AA74" s="89"/>
       <c r="AB74" s="89"/>
       <c r="AC74" s="89"/>
       <c r="AD74" s="89"/>
       <c r="AE74" s="89"/>
       <c r="AF74" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG74" s="89"/>
       <c r="AH74" s="23"/>
       <c r="AI74" s="23"/>
       <c r="AJ74" s="23"/>
@@ -13455,54 +13158,51 @@
       <c r="BN74" s="92"/>
       <c r="BO74" s="92"/>
       <c r="BP74" s="92"/>
       <c r="BQ74" s="92"/>
       <c r="BR74" s="92"/>
       <c r="BS74" s="92"/>
       <c r="BT74" s="92"/>
       <c r="BU74" s="92"/>
       <c r="BV74" s="92"/>
       <c r="BW74" s="92"/>
     </row>
     <row r="75" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A75" s="22"/>
       <c r="B75" s="21"/>
       <c r="C75" s="22"/>
       <c r="D75" s="22"/>
       <c r="E75" s="22"/>
       <c r="F75" s="21"/>
       <c r="G75" s="22"/>
       <c r="H75" s="22"/>
       <c r="I75" s="23"/>
       <c r="J75" s="23"/>
       <c r="K75" s="85"/>
       <c r="L75" s="86"/>
       <c r="M75" s="86"/>
-      <c r="N75" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N75" s="87"/>
       <c r="O75" s="88"/>
       <c r="P75" s="88"/>
       <c r="Q75" s="88"/>
       <c r="R75" s="23"/>
       <c r="S75" s="23"/>
       <c r="T75" s="89"/>
       <c r="U75" s="23"/>
       <c r="V75" s="23"/>
       <c r="W75" s="89"/>
       <c r="X75" s="89"/>
       <c r="Y75" s="89"/>
       <c r="Z75" s="89"/>
       <c r="AA75" s="89"/>
       <c r="AB75" s="89"/>
       <c r="AC75" s="89"/>
       <c r="AD75" s="89"/>
       <c r="AE75" s="89"/>
       <c r="AF75" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG75" s="89"/>
       <c r="AH75" s="23"/>
       <c r="AI75" s="23"/>
       <c r="AJ75" s="23"/>
@@ -13556,54 +13256,51 @@
       <c r="BN75" s="92"/>
       <c r="BO75" s="92"/>
       <c r="BP75" s="92"/>
       <c r="BQ75" s="92"/>
       <c r="BR75" s="92"/>
       <c r="BS75" s="92"/>
       <c r="BT75" s="92"/>
       <c r="BU75" s="92"/>
       <c r="BV75" s="92"/>
       <c r="BW75" s="92"/>
     </row>
     <row r="76" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A76" s="22"/>
       <c r="B76" s="21"/>
       <c r="C76" s="22"/>
       <c r="D76" s="22"/>
       <c r="E76" s="22"/>
       <c r="F76" s="21"/>
       <c r="G76" s="22"/>
       <c r="H76" s="22"/>
       <c r="I76" s="23"/>
       <c r="J76" s="23"/>
       <c r="K76" s="85"/>
       <c r="L76" s="86"/>
       <c r="M76" s="86"/>
-      <c r="N76" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N76" s="87"/>
       <c r="O76" s="88"/>
       <c r="P76" s="88"/>
       <c r="Q76" s="88"/>
       <c r="R76" s="23"/>
       <c r="S76" s="23"/>
       <c r="T76" s="89"/>
       <c r="U76" s="23"/>
       <c r="V76" s="23"/>
       <c r="W76" s="89"/>
       <c r="X76" s="89"/>
       <c r="Y76" s="89"/>
       <c r="Z76" s="89"/>
       <c r="AA76" s="89"/>
       <c r="AB76" s="89"/>
       <c r="AC76" s="89"/>
       <c r="AD76" s="89"/>
       <c r="AE76" s="89"/>
       <c r="AF76" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG76" s="89"/>
       <c r="AH76" s="23"/>
       <c r="AI76" s="23"/>
       <c r="AJ76" s="23"/>
@@ -13657,54 +13354,51 @@
       <c r="BN76" s="92"/>
       <c r="BO76" s="92"/>
       <c r="BP76" s="92"/>
       <c r="BQ76" s="92"/>
       <c r="BR76" s="92"/>
       <c r="BS76" s="92"/>
       <c r="BT76" s="92"/>
       <c r="BU76" s="92"/>
       <c r="BV76" s="92"/>
       <c r="BW76" s="92"/>
     </row>
     <row r="77" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A77" s="22"/>
       <c r="B77" s="21"/>
       <c r="C77" s="22"/>
       <c r="D77" s="22"/>
       <c r="E77" s="22"/>
       <c r="F77" s="21"/>
       <c r="G77" s="22"/>
       <c r="H77" s="22"/>
       <c r="I77" s="23"/>
       <c r="J77" s="23"/>
       <c r="K77" s="85"/>
       <c r="L77" s="86"/>
       <c r="M77" s="86"/>
-      <c r="N77" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N77" s="87"/>
       <c r="O77" s="88"/>
       <c r="P77" s="88"/>
       <c r="Q77" s="88"/>
       <c r="R77" s="23"/>
       <c r="S77" s="23"/>
       <c r="T77" s="89"/>
       <c r="U77" s="23"/>
       <c r="V77" s="23"/>
       <c r="W77" s="89"/>
       <c r="X77" s="89"/>
       <c r="Y77" s="89"/>
       <c r="Z77" s="89"/>
       <c r="AA77" s="89"/>
       <c r="AB77" s="89"/>
       <c r="AC77" s="89"/>
       <c r="AD77" s="89"/>
       <c r="AE77" s="89"/>
       <c r="AF77" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG77" s="89"/>
       <c r="AH77" s="23"/>
       <c r="AI77" s="23"/>
       <c r="AJ77" s="23"/>
@@ -13758,54 +13452,51 @@
       <c r="BN77" s="92"/>
       <c r="BO77" s="92"/>
       <c r="BP77" s="92"/>
       <c r="BQ77" s="92"/>
       <c r="BR77" s="92"/>
       <c r="BS77" s="92"/>
       <c r="BT77" s="92"/>
       <c r="BU77" s="92"/>
       <c r="BV77" s="92"/>
       <c r="BW77" s="92"/>
     </row>
     <row r="78" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A78" s="22"/>
       <c r="B78" s="21"/>
       <c r="C78" s="22"/>
       <c r="D78" s="22"/>
       <c r="E78" s="22"/>
       <c r="F78" s="21"/>
       <c r="G78" s="22"/>
       <c r="H78" s="22"/>
       <c r="I78" s="23"/>
       <c r="J78" s="23"/>
       <c r="K78" s="85"/>
       <c r="L78" s="86"/>
       <c r="M78" s="86"/>
-      <c r="N78" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N78" s="87"/>
       <c r="O78" s="88"/>
       <c r="P78" s="88"/>
       <c r="Q78" s="88"/>
       <c r="R78" s="23"/>
       <c r="S78" s="23"/>
       <c r="T78" s="89"/>
       <c r="U78" s="23"/>
       <c r="V78" s="23"/>
       <c r="W78" s="89"/>
       <c r="X78" s="89"/>
       <c r="Y78" s="89"/>
       <c r="Z78" s="89"/>
       <c r="AA78" s="89"/>
       <c r="AB78" s="89"/>
       <c r="AC78" s="89"/>
       <c r="AD78" s="89"/>
       <c r="AE78" s="89"/>
       <c r="AF78" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG78" s="89"/>
       <c r="AH78" s="23"/>
       <c r="AI78" s="23"/>
       <c r="AJ78" s="23"/>
@@ -13859,54 +13550,51 @@
       <c r="BN78" s="92"/>
       <c r="BO78" s="92"/>
       <c r="BP78" s="92"/>
       <c r="BQ78" s="92"/>
       <c r="BR78" s="92"/>
       <c r="BS78" s="92"/>
       <c r="BT78" s="92"/>
       <c r="BU78" s="92"/>
       <c r="BV78" s="92"/>
       <c r="BW78" s="92"/>
     </row>
     <row r="79" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A79" s="22"/>
       <c r="B79" s="21"/>
       <c r="C79" s="22"/>
       <c r="D79" s="22"/>
       <c r="E79" s="22"/>
       <c r="F79" s="21"/>
       <c r="G79" s="22"/>
       <c r="H79" s="22"/>
       <c r="I79" s="23"/>
       <c r="J79" s="23"/>
       <c r="K79" s="85"/>
       <c r="L79" s="86"/>
       <c r="M79" s="86"/>
-      <c r="N79" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N79" s="87"/>
       <c r="O79" s="88"/>
       <c r="P79" s="88"/>
       <c r="Q79" s="88"/>
       <c r="R79" s="23"/>
       <c r="S79" s="23"/>
       <c r="T79" s="89"/>
       <c r="U79" s="23"/>
       <c r="V79" s="23"/>
       <c r="W79" s="89"/>
       <c r="X79" s="89"/>
       <c r="Y79" s="89"/>
       <c r="Z79" s="89"/>
       <c r="AA79" s="89"/>
       <c r="AB79" s="89"/>
       <c r="AC79" s="89"/>
       <c r="AD79" s="89"/>
       <c r="AE79" s="89"/>
       <c r="AF79" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG79" s="89"/>
       <c r="AH79" s="23"/>
       <c r="AI79" s="23"/>
       <c r="AJ79" s="23"/>
@@ -13960,54 +13648,51 @@
       <c r="BN79" s="92"/>
       <c r="BO79" s="92"/>
       <c r="BP79" s="92"/>
       <c r="BQ79" s="92"/>
       <c r="BR79" s="92"/>
       <c r="BS79" s="92"/>
       <c r="BT79" s="92"/>
       <c r="BU79" s="92"/>
       <c r="BV79" s="92"/>
       <c r="BW79" s="92"/>
     </row>
     <row r="80" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A80" s="22"/>
       <c r="B80" s="21"/>
       <c r="C80" s="22"/>
       <c r="D80" s="22"/>
       <c r="E80" s="22"/>
       <c r="F80" s="21"/>
       <c r="G80" s="22"/>
       <c r="H80" s="22"/>
       <c r="I80" s="23"/>
       <c r="J80" s="23"/>
       <c r="K80" s="85"/>
       <c r="L80" s="86"/>
       <c r="M80" s="86"/>
-      <c r="N80" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N80" s="87"/>
       <c r="O80" s="88"/>
       <c r="P80" s="88"/>
       <c r="Q80" s="88"/>
       <c r="R80" s="23"/>
       <c r="S80" s="23"/>
       <c r="T80" s="89"/>
       <c r="U80" s="23"/>
       <c r="V80" s="23"/>
       <c r="W80" s="89"/>
       <c r="X80" s="89"/>
       <c r="Y80" s="89"/>
       <c r="Z80" s="89"/>
       <c r="AA80" s="89"/>
       <c r="AB80" s="89"/>
       <c r="AC80" s="89"/>
       <c r="AD80" s="89"/>
       <c r="AE80" s="89"/>
       <c r="AF80" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG80" s="89"/>
       <c r="AH80" s="23"/>
       <c r="AI80" s="23"/>
       <c r="AJ80" s="23"/>
@@ -14061,54 +13746,51 @@
       <c r="BN80" s="92"/>
       <c r="BO80" s="92"/>
       <c r="BP80" s="92"/>
       <c r="BQ80" s="92"/>
       <c r="BR80" s="92"/>
       <c r="BS80" s="92"/>
       <c r="BT80" s="92"/>
       <c r="BU80" s="92"/>
       <c r="BV80" s="92"/>
       <c r="BW80" s="92"/>
     </row>
     <row r="81" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A81" s="22"/>
       <c r="B81" s="21"/>
       <c r="C81" s="22"/>
       <c r="D81" s="22"/>
       <c r="E81" s="22"/>
       <c r="F81" s="21"/>
       <c r="G81" s="22"/>
       <c r="H81" s="22"/>
       <c r="I81" s="23"/>
       <c r="J81" s="23"/>
       <c r="K81" s="85"/>
       <c r="L81" s="86"/>
       <c r="M81" s="86"/>
-      <c r="N81" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N81" s="87"/>
       <c r="O81" s="88"/>
       <c r="P81" s="88"/>
       <c r="Q81" s="88"/>
       <c r="R81" s="23"/>
       <c r="S81" s="23"/>
       <c r="T81" s="89"/>
       <c r="U81" s="23"/>
       <c r="V81" s="23"/>
       <c r="W81" s="89"/>
       <c r="X81" s="89"/>
       <c r="Y81" s="89"/>
       <c r="Z81" s="89"/>
       <c r="AA81" s="89"/>
       <c r="AB81" s="89"/>
       <c r="AC81" s="89"/>
       <c r="AD81" s="89"/>
       <c r="AE81" s="89"/>
       <c r="AF81" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG81" s="89"/>
       <c r="AH81" s="23"/>
       <c r="AI81" s="23"/>
       <c r="AJ81" s="23"/>
@@ -14162,54 +13844,51 @@
       <c r="BN81" s="92"/>
       <c r="BO81" s="92"/>
       <c r="BP81" s="92"/>
       <c r="BQ81" s="92"/>
       <c r="BR81" s="92"/>
       <c r="BS81" s="92"/>
       <c r="BT81" s="92"/>
       <c r="BU81" s="92"/>
       <c r="BV81" s="92"/>
       <c r="BW81" s="92"/>
     </row>
     <row r="82" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A82" s="22"/>
       <c r="B82" s="21"/>
       <c r="C82" s="22"/>
       <c r="D82" s="22"/>
       <c r="E82" s="22"/>
       <c r="F82" s="21"/>
       <c r="G82" s="22"/>
       <c r="H82" s="22"/>
       <c r="I82" s="23"/>
       <c r="J82" s="23"/>
       <c r="K82" s="85"/>
       <c r="L82" s="86"/>
       <c r="M82" s="86"/>
-      <c r="N82" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N82" s="87"/>
       <c r="O82" s="88"/>
       <c r="P82" s="88"/>
       <c r="Q82" s="88"/>
       <c r="R82" s="23"/>
       <c r="S82" s="23"/>
       <c r="T82" s="89"/>
       <c r="U82" s="23"/>
       <c r="V82" s="23"/>
       <c r="W82" s="89"/>
       <c r="X82" s="89"/>
       <c r="Y82" s="89"/>
       <c r="Z82" s="89"/>
       <c r="AA82" s="89"/>
       <c r="AB82" s="89"/>
       <c r="AC82" s="89"/>
       <c r="AD82" s="89"/>
       <c r="AE82" s="89"/>
       <c r="AF82" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG82" s="89"/>
       <c r="AH82" s="23"/>
       <c r="AI82" s="23"/>
       <c r="AJ82" s="23"/>
@@ -14263,54 +13942,51 @@
       <c r="BN82" s="92"/>
       <c r="BO82" s="92"/>
       <c r="BP82" s="92"/>
       <c r="BQ82" s="92"/>
       <c r="BR82" s="92"/>
       <c r="BS82" s="92"/>
       <c r="BT82" s="92"/>
       <c r="BU82" s="92"/>
       <c r="BV82" s="92"/>
       <c r="BW82" s="92"/>
     </row>
     <row r="83" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A83" s="22"/>
       <c r="B83" s="21"/>
       <c r="C83" s="22"/>
       <c r="D83" s="22"/>
       <c r="E83" s="22"/>
       <c r="F83" s="21"/>
       <c r="G83" s="22"/>
       <c r="H83" s="22"/>
       <c r="I83" s="23"/>
       <c r="J83" s="23"/>
       <c r="K83" s="85"/>
       <c r="L83" s="86"/>
       <c r="M83" s="86"/>
-      <c r="N83" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N83" s="87"/>
       <c r="O83" s="88"/>
       <c r="P83" s="88"/>
       <c r="Q83" s="88"/>
       <c r="R83" s="23"/>
       <c r="S83" s="23"/>
       <c r="T83" s="89"/>
       <c r="U83" s="23"/>
       <c r="V83" s="23"/>
       <c r="W83" s="89"/>
       <c r="X83" s="89"/>
       <c r="Y83" s="89"/>
       <c r="Z83" s="89"/>
       <c r="AA83" s="89"/>
       <c r="AB83" s="89"/>
       <c r="AC83" s="89"/>
       <c r="AD83" s="89"/>
       <c r="AE83" s="89"/>
       <c r="AF83" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG83" s="89"/>
       <c r="AH83" s="23"/>
       <c r="AI83" s="23"/>
       <c r="AJ83" s="23"/>
@@ -14364,54 +14040,51 @@
       <c r="BN83" s="92"/>
       <c r="BO83" s="92"/>
       <c r="BP83" s="92"/>
       <c r="BQ83" s="92"/>
       <c r="BR83" s="92"/>
       <c r="BS83" s="92"/>
       <c r="BT83" s="92"/>
       <c r="BU83" s="92"/>
       <c r="BV83" s="92"/>
       <c r="BW83" s="92"/>
     </row>
     <row r="84" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A84" s="22"/>
       <c r="B84" s="21"/>
       <c r="C84" s="22"/>
       <c r="D84" s="22"/>
       <c r="E84" s="22"/>
       <c r="F84" s="21"/>
       <c r="G84" s="22"/>
       <c r="H84" s="22"/>
       <c r="I84" s="23"/>
       <c r="J84" s="23"/>
       <c r="K84" s="85"/>
       <c r="L84" s="86"/>
       <c r="M84" s="86"/>
-      <c r="N84" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N84" s="87"/>
       <c r="O84" s="88"/>
       <c r="P84" s="88"/>
       <c r="Q84" s="88"/>
       <c r="R84" s="23"/>
       <c r="S84" s="23"/>
       <c r="T84" s="89"/>
       <c r="U84" s="23"/>
       <c r="V84" s="23"/>
       <c r="W84" s="89"/>
       <c r="X84" s="89"/>
       <c r="Y84" s="89"/>
       <c r="Z84" s="89"/>
       <c r="AA84" s="89"/>
       <c r="AB84" s="89"/>
       <c r="AC84" s="89"/>
       <c r="AD84" s="89"/>
       <c r="AE84" s="89"/>
       <c r="AF84" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG84" s="89"/>
       <c r="AH84" s="23"/>
       <c r="AI84" s="23"/>
       <c r="AJ84" s="23"/>
@@ -14465,54 +14138,51 @@
       <c r="BN84" s="92"/>
       <c r="BO84" s="92"/>
       <c r="BP84" s="92"/>
       <c r="BQ84" s="92"/>
       <c r="BR84" s="92"/>
       <c r="BS84" s="92"/>
       <c r="BT84" s="92"/>
       <c r="BU84" s="92"/>
       <c r="BV84" s="92"/>
       <c r="BW84" s="92"/>
     </row>
     <row r="85" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A85" s="22"/>
       <c r="B85" s="21"/>
       <c r="C85" s="22"/>
       <c r="D85" s="22"/>
       <c r="E85" s="22"/>
       <c r="F85" s="21"/>
       <c r="G85" s="22"/>
       <c r="H85" s="22"/>
       <c r="I85" s="23"/>
       <c r="J85" s="23"/>
       <c r="K85" s="85"/>
       <c r="L85" s="86"/>
       <c r="M85" s="86"/>
-      <c r="N85" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N85" s="87"/>
       <c r="O85" s="88"/>
       <c r="P85" s="88"/>
       <c r="Q85" s="88"/>
       <c r="R85" s="23"/>
       <c r="S85" s="23"/>
       <c r="T85" s="89"/>
       <c r="U85" s="23"/>
       <c r="V85" s="23"/>
       <c r="W85" s="89"/>
       <c r="X85" s="89"/>
       <c r="Y85" s="89"/>
       <c r="Z85" s="89"/>
       <c r="AA85" s="89"/>
       <c r="AB85" s="89"/>
       <c r="AC85" s="89"/>
       <c r="AD85" s="89"/>
       <c r="AE85" s="89"/>
       <c r="AF85" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG85" s="89"/>
       <c r="AH85" s="23"/>
       <c r="AI85" s="23"/>
       <c r="AJ85" s="23"/>
@@ -14566,54 +14236,51 @@
       <c r="BN85" s="92"/>
       <c r="BO85" s="92"/>
       <c r="BP85" s="92"/>
       <c r="BQ85" s="92"/>
       <c r="BR85" s="92"/>
       <c r="BS85" s="92"/>
       <c r="BT85" s="92"/>
       <c r="BU85" s="92"/>
       <c r="BV85" s="92"/>
       <c r="BW85" s="92"/>
     </row>
     <row r="86" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A86" s="22"/>
       <c r="B86" s="21"/>
       <c r="C86" s="22"/>
       <c r="D86" s="22"/>
       <c r="E86" s="22"/>
       <c r="F86" s="21"/>
       <c r="G86" s="22"/>
       <c r="H86" s="22"/>
       <c r="I86" s="23"/>
       <c r="J86" s="23"/>
       <c r="K86" s="85"/>
       <c r="L86" s="86"/>
       <c r="M86" s="86"/>
-      <c r="N86" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N86" s="87"/>
       <c r="O86" s="88"/>
       <c r="P86" s="88"/>
       <c r="Q86" s="88"/>
       <c r="R86" s="23"/>
       <c r="S86" s="23"/>
       <c r="T86" s="89"/>
       <c r="U86" s="23"/>
       <c r="V86" s="23"/>
       <c r="W86" s="89"/>
       <c r="X86" s="89"/>
       <c r="Y86" s="89"/>
       <c r="Z86" s="89"/>
       <c r="AA86" s="89"/>
       <c r="AB86" s="89"/>
       <c r="AC86" s="89"/>
       <c r="AD86" s="89"/>
       <c r="AE86" s="89"/>
       <c r="AF86" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG86" s="89"/>
       <c r="AH86" s="23"/>
       <c r="AI86" s="23"/>
       <c r="AJ86" s="23"/>
@@ -14667,54 +14334,51 @@
       <c r="BN86" s="92"/>
       <c r="BO86" s="92"/>
       <c r="BP86" s="92"/>
       <c r="BQ86" s="92"/>
       <c r="BR86" s="92"/>
       <c r="BS86" s="92"/>
       <c r="BT86" s="92"/>
       <c r="BU86" s="92"/>
       <c r="BV86" s="92"/>
       <c r="BW86" s="92"/>
     </row>
     <row r="87" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A87" s="22"/>
       <c r="B87" s="21"/>
       <c r="C87" s="22"/>
       <c r="D87" s="22"/>
       <c r="E87" s="22"/>
       <c r="F87" s="21"/>
       <c r="G87" s="22"/>
       <c r="H87" s="22"/>
       <c r="I87" s="23"/>
       <c r="J87" s="23"/>
       <c r="K87" s="85"/>
       <c r="L87" s="86"/>
       <c r="M87" s="86"/>
-      <c r="N87" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N87" s="87"/>
       <c r="O87" s="88"/>
       <c r="P87" s="88"/>
       <c r="Q87" s="88"/>
       <c r="R87" s="23"/>
       <c r="S87" s="23"/>
       <c r="T87" s="89"/>
       <c r="U87" s="23"/>
       <c r="V87" s="23"/>
       <c r="W87" s="89"/>
       <c r="X87" s="89"/>
       <c r="Y87" s="89"/>
       <c r="Z87" s="89"/>
       <c r="AA87" s="89"/>
       <c r="AB87" s="89"/>
       <c r="AC87" s="89"/>
       <c r="AD87" s="89"/>
       <c r="AE87" s="89"/>
       <c r="AF87" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG87" s="89"/>
       <c r="AH87" s="23"/>
       <c r="AI87" s="23"/>
       <c r="AJ87" s="23"/>
@@ -14768,54 +14432,51 @@
       <c r="BN87" s="92"/>
       <c r="BO87" s="92"/>
       <c r="BP87" s="92"/>
       <c r="BQ87" s="92"/>
       <c r="BR87" s="92"/>
       <c r="BS87" s="92"/>
       <c r="BT87" s="92"/>
       <c r="BU87" s="92"/>
       <c r="BV87" s="92"/>
       <c r="BW87" s="92"/>
     </row>
     <row r="88" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A88" s="22"/>
       <c r="B88" s="21"/>
       <c r="C88" s="22"/>
       <c r="D88" s="22"/>
       <c r="E88" s="22"/>
       <c r="F88" s="21"/>
       <c r="G88" s="22"/>
       <c r="H88" s="22"/>
       <c r="I88" s="23"/>
       <c r="J88" s="23"/>
       <c r="K88" s="85"/>
       <c r="L88" s="86"/>
       <c r="M88" s="86"/>
-      <c r="N88" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N88" s="87"/>
       <c r="O88" s="88"/>
       <c r="P88" s="88"/>
       <c r="Q88" s="88"/>
       <c r="R88" s="23"/>
       <c r="S88" s="23"/>
       <c r="T88" s="89"/>
       <c r="U88" s="23"/>
       <c r="V88" s="23"/>
       <c r="W88" s="89"/>
       <c r="X88" s="89"/>
       <c r="Y88" s="89"/>
       <c r="Z88" s="89"/>
       <c r="AA88" s="89"/>
       <c r="AB88" s="89"/>
       <c r="AC88" s="89"/>
       <c r="AD88" s="89"/>
       <c r="AE88" s="89"/>
       <c r="AF88" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG88" s="89"/>
       <c r="AH88" s="23"/>
       <c r="AI88" s="23"/>
       <c r="AJ88" s="23"/>
@@ -14869,54 +14530,51 @@
       <c r="BN88" s="92"/>
       <c r="BO88" s="92"/>
       <c r="BP88" s="92"/>
       <c r="BQ88" s="92"/>
       <c r="BR88" s="92"/>
       <c r="BS88" s="92"/>
       <c r="BT88" s="92"/>
       <c r="BU88" s="92"/>
       <c r="BV88" s="92"/>
       <c r="BW88" s="92"/>
     </row>
     <row r="89" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A89" s="22"/>
       <c r="B89" s="21"/>
       <c r="C89" s="22"/>
       <c r="D89" s="22"/>
       <c r="E89" s="22"/>
       <c r="F89" s="21"/>
       <c r="G89" s="22"/>
       <c r="H89" s="22"/>
       <c r="I89" s="23"/>
       <c r="J89" s="23"/>
       <c r="K89" s="85"/>
       <c r="L89" s="86"/>
       <c r="M89" s="86"/>
-      <c r="N89" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N89" s="87"/>
       <c r="O89" s="88"/>
       <c r="P89" s="88"/>
       <c r="Q89" s="88"/>
       <c r="R89" s="23"/>
       <c r="S89" s="23"/>
       <c r="T89" s="89"/>
       <c r="U89" s="23"/>
       <c r="V89" s="23"/>
       <c r="W89" s="89"/>
       <c r="X89" s="89"/>
       <c r="Y89" s="89"/>
       <c r="Z89" s="89"/>
       <c r="AA89" s="89"/>
       <c r="AB89" s="89"/>
       <c r="AC89" s="89"/>
       <c r="AD89" s="89"/>
       <c r="AE89" s="89"/>
       <c r="AF89" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG89" s="89"/>
       <c r="AH89" s="23"/>
       <c r="AI89" s="23"/>
       <c r="AJ89" s="23"/>
@@ -14970,54 +14628,51 @@
       <c r="BN89" s="92"/>
       <c r="BO89" s="92"/>
       <c r="BP89" s="92"/>
       <c r="BQ89" s="92"/>
       <c r="BR89" s="92"/>
       <c r="BS89" s="92"/>
       <c r="BT89" s="92"/>
       <c r="BU89" s="92"/>
       <c r="BV89" s="92"/>
       <c r="BW89" s="92"/>
     </row>
     <row r="90" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A90" s="22"/>
       <c r="B90" s="21"/>
       <c r="C90" s="22"/>
       <c r="D90" s="22"/>
       <c r="E90" s="22"/>
       <c r="F90" s="21"/>
       <c r="G90" s="22"/>
       <c r="H90" s="22"/>
       <c r="I90" s="23"/>
       <c r="J90" s="23"/>
       <c r="K90" s="85"/>
       <c r="L90" s="86"/>
       <c r="M90" s="86"/>
-      <c r="N90" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N90" s="87"/>
       <c r="O90" s="88"/>
       <c r="P90" s="88"/>
       <c r="Q90" s="88"/>
       <c r="R90" s="23"/>
       <c r="S90" s="23"/>
       <c r="T90" s="89"/>
       <c r="U90" s="23"/>
       <c r="V90" s="23"/>
       <c r="W90" s="89"/>
       <c r="X90" s="89"/>
       <c r="Y90" s="89"/>
       <c r="Z90" s="89"/>
       <c r="AA90" s="89"/>
       <c r="AB90" s="89"/>
       <c r="AC90" s="89"/>
       <c r="AD90" s="89"/>
       <c r="AE90" s="89"/>
       <c r="AF90" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG90" s="89"/>
       <c r="AH90" s="23"/>
       <c r="AI90" s="23"/>
       <c r="AJ90" s="23"/>
@@ -15071,54 +14726,51 @@
       <c r="BN90" s="92"/>
       <c r="BO90" s="92"/>
       <c r="BP90" s="92"/>
       <c r="BQ90" s="92"/>
       <c r="BR90" s="92"/>
       <c r="BS90" s="92"/>
       <c r="BT90" s="92"/>
       <c r="BU90" s="92"/>
       <c r="BV90" s="92"/>
       <c r="BW90" s="92"/>
     </row>
     <row r="91" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A91" s="22"/>
       <c r="B91" s="21"/>
       <c r="C91" s="22"/>
       <c r="D91" s="22"/>
       <c r="E91" s="22"/>
       <c r="F91" s="21"/>
       <c r="G91" s="22"/>
       <c r="H91" s="22"/>
       <c r="I91" s="23"/>
       <c r="J91" s="23"/>
       <c r="K91" s="85"/>
       <c r="L91" s="86"/>
       <c r="M91" s="86"/>
-      <c r="N91" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N91" s="87"/>
       <c r="O91" s="88"/>
       <c r="P91" s="88"/>
       <c r="Q91" s="88"/>
       <c r="R91" s="23"/>
       <c r="S91" s="23"/>
       <c r="T91" s="89"/>
       <c r="U91" s="23"/>
       <c r="V91" s="23"/>
       <c r="W91" s="89"/>
       <c r="X91" s="89"/>
       <c r="Y91" s="89"/>
       <c r="Z91" s="89"/>
       <c r="AA91" s="89"/>
       <c r="AB91" s="89"/>
       <c r="AC91" s="89"/>
       <c r="AD91" s="89"/>
       <c r="AE91" s="89"/>
       <c r="AF91" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG91" s="89"/>
       <c r="AH91" s="23"/>
       <c r="AI91" s="23"/>
       <c r="AJ91" s="23"/>
@@ -15172,54 +14824,51 @@
       <c r="BN91" s="92"/>
       <c r="BO91" s="92"/>
       <c r="BP91" s="92"/>
       <c r="BQ91" s="92"/>
       <c r="BR91" s="92"/>
       <c r="BS91" s="92"/>
       <c r="BT91" s="92"/>
       <c r="BU91" s="92"/>
       <c r="BV91" s="92"/>
       <c r="BW91" s="92"/>
     </row>
     <row r="92" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A92" s="22"/>
       <c r="B92" s="21"/>
       <c r="C92" s="22"/>
       <c r="D92" s="22"/>
       <c r="E92" s="22"/>
       <c r="F92" s="21"/>
       <c r="G92" s="22"/>
       <c r="H92" s="22"/>
       <c r="I92" s="23"/>
       <c r="J92" s="23"/>
       <c r="K92" s="85"/>
       <c r="L92" s="86"/>
       <c r="M92" s="86"/>
-      <c r="N92" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N92" s="87"/>
       <c r="O92" s="88"/>
       <c r="P92" s="88"/>
       <c r="Q92" s="88"/>
       <c r="R92" s="23"/>
       <c r="S92" s="23"/>
       <c r="T92" s="89"/>
       <c r="U92" s="23"/>
       <c r="V92" s="23"/>
       <c r="W92" s="89"/>
       <c r="X92" s="89"/>
       <c r="Y92" s="89"/>
       <c r="Z92" s="89"/>
       <c r="AA92" s="89"/>
       <c r="AB92" s="89"/>
       <c r="AC92" s="89"/>
       <c r="AD92" s="89"/>
       <c r="AE92" s="89"/>
       <c r="AF92" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG92" s="89"/>
       <c r="AH92" s="23"/>
       <c r="AI92" s="23"/>
       <c r="AJ92" s="23"/>
@@ -15273,54 +14922,51 @@
       <c r="BN92" s="92"/>
       <c r="BO92" s="92"/>
       <c r="BP92" s="92"/>
       <c r="BQ92" s="92"/>
       <c r="BR92" s="92"/>
       <c r="BS92" s="92"/>
       <c r="BT92" s="92"/>
       <c r="BU92" s="92"/>
       <c r="BV92" s="92"/>
       <c r="BW92" s="92"/>
     </row>
     <row r="93" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A93" s="22"/>
       <c r="B93" s="21"/>
       <c r="C93" s="22"/>
       <c r="D93" s="22"/>
       <c r="E93" s="22"/>
       <c r="F93" s="21"/>
       <c r="G93" s="22"/>
       <c r="H93" s="22"/>
       <c r="I93" s="23"/>
       <c r="J93" s="23"/>
       <c r="K93" s="85"/>
       <c r="L93" s="86"/>
       <c r="M93" s="86"/>
-      <c r="N93" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N93" s="87"/>
       <c r="O93" s="88"/>
       <c r="P93" s="88"/>
       <c r="Q93" s="88"/>
       <c r="R93" s="23"/>
       <c r="S93" s="23"/>
       <c r="T93" s="89"/>
       <c r="U93" s="23"/>
       <c r="V93" s="23"/>
       <c r="W93" s="89"/>
       <c r="X93" s="89"/>
       <c r="Y93" s="89"/>
       <c r="Z93" s="89"/>
       <c r="AA93" s="89"/>
       <c r="AB93" s="89"/>
       <c r="AC93" s="89"/>
       <c r="AD93" s="89"/>
       <c r="AE93" s="89"/>
       <c r="AF93" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG93" s="89"/>
       <c r="AH93" s="23"/>
       <c r="AI93" s="23"/>
       <c r="AJ93" s="23"/>
@@ -15374,54 +15020,51 @@
       <c r="BN93" s="92"/>
       <c r="BO93" s="92"/>
       <c r="BP93" s="92"/>
       <c r="BQ93" s="92"/>
       <c r="BR93" s="92"/>
       <c r="BS93" s="92"/>
       <c r="BT93" s="92"/>
       <c r="BU93" s="92"/>
       <c r="BV93" s="92"/>
       <c r="BW93" s="92"/>
     </row>
     <row r="94" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A94" s="22"/>
       <c r="B94" s="21"/>
       <c r="C94" s="22"/>
       <c r="D94" s="22"/>
       <c r="E94" s="22"/>
       <c r="F94" s="21"/>
       <c r="G94" s="22"/>
       <c r="H94" s="22"/>
       <c r="I94" s="23"/>
       <c r="J94" s="23"/>
       <c r="K94" s="85"/>
       <c r="L94" s="86"/>
       <c r="M94" s="86"/>
-      <c r="N94" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N94" s="87"/>
       <c r="O94" s="88"/>
       <c r="P94" s="88"/>
       <c r="Q94" s="88"/>
       <c r="R94" s="23"/>
       <c r="S94" s="23"/>
       <c r="T94" s="89"/>
       <c r="U94" s="23"/>
       <c r="V94" s="23"/>
       <c r="W94" s="89"/>
       <c r="X94" s="89"/>
       <c r="Y94" s="89"/>
       <c r="Z94" s="89"/>
       <c r="AA94" s="89"/>
       <c r="AB94" s="89"/>
       <c r="AC94" s="89"/>
       <c r="AD94" s="89"/>
       <c r="AE94" s="89"/>
       <c r="AF94" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG94" s="89"/>
       <c r="AH94" s="23"/>
       <c r="AI94" s="23"/>
       <c r="AJ94" s="23"/>
@@ -15475,54 +15118,51 @@
       <c r="BN94" s="92"/>
       <c r="BO94" s="92"/>
       <c r="BP94" s="92"/>
       <c r="BQ94" s="92"/>
       <c r="BR94" s="92"/>
       <c r="BS94" s="92"/>
       <c r="BT94" s="92"/>
       <c r="BU94" s="92"/>
       <c r="BV94" s="92"/>
       <c r="BW94" s="92"/>
     </row>
     <row r="95" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A95" s="22"/>
       <c r="B95" s="21"/>
       <c r="C95" s="22"/>
       <c r="D95" s="22"/>
       <c r="E95" s="22"/>
       <c r="F95" s="21"/>
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="23"/>
       <c r="J95" s="23"/>
       <c r="K95" s="85"/>
       <c r="L95" s="86"/>
       <c r="M95" s="86"/>
-      <c r="N95" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N95" s="87"/>
       <c r="O95" s="88"/>
       <c r="P95" s="88"/>
       <c r="Q95" s="88"/>
       <c r="R95" s="23"/>
       <c r="S95" s="23"/>
       <c r="T95" s="89"/>
       <c r="U95" s="23"/>
       <c r="V95" s="23"/>
       <c r="W95" s="89"/>
       <c r="X95" s="89"/>
       <c r="Y95" s="89"/>
       <c r="Z95" s="89"/>
       <c r="AA95" s="89"/>
       <c r="AB95" s="89"/>
       <c r="AC95" s="89"/>
       <c r="AD95" s="89"/>
       <c r="AE95" s="89"/>
       <c r="AF95" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG95" s="89"/>
       <c r="AH95" s="23"/>
       <c r="AI95" s="23"/>
       <c r="AJ95" s="23"/>
@@ -15576,54 +15216,51 @@
       <c r="BN95" s="92"/>
       <c r="BO95" s="92"/>
       <c r="BP95" s="92"/>
       <c r="BQ95" s="92"/>
       <c r="BR95" s="92"/>
       <c r="BS95" s="92"/>
       <c r="BT95" s="92"/>
       <c r="BU95" s="92"/>
       <c r="BV95" s="92"/>
       <c r="BW95" s="92"/>
     </row>
     <row r="96" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A96" s="22"/>
       <c r="B96" s="21"/>
       <c r="C96" s="22"/>
       <c r="D96" s="22"/>
       <c r="E96" s="22"/>
       <c r="F96" s="21"/>
       <c r="G96" s="22"/>
       <c r="H96" s="22"/>
       <c r="I96" s="23"/>
       <c r="J96" s="23"/>
       <c r="K96" s="85"/>
       <c r="L96" s="86"/>
       <c r="M96" s="86"/>
-      <c r="N96" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N96" s="87"/>
       <c r="O96" s="88"/>
       <c r="P96" s="88"/>
       <c r="Q96" s="88"/>
       <c r="R96" s="23"/>
       <c r="S96" s="23"/>
       <c r="T96" s="89"/>
       <c r="U96" s="23"/>
       <c r="V96" s="23"/>
       <c r="W96" s="89"/>
       <c r="X96" s="89"/>
       <c r="Y96" s="89"/>
       <c r="Z96" s="89"/>
       <c r="AA96" s="89"/>
       <c r="AB96" s="89"/>
       <c r="AC96" s="89"/>
       <c r="AD96" s="89"/>
       <c r="AE96" s="89"/>
       <c r="AF96" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG96" s="89"/>
       <c r="AH96" s="23"/>
       <c r="AI96" s="23"/>
       <c r="AJ96" s="23"/>
@@ -15677,54 +15314,51 @@
       <c r="BN96" s="92"/>
       <c r="BO96" s="92"/>
       <c r="BP96" s="92"/>
       <c r="BQ96" s="92"/>
       <c r="BR96" s="92"/>
       <c r="BS96" s="92"/>
       <c r="BT96" s="92"/>
       <c r="BU96" s="92"/>
       <c r="BV96" s="92"/>
       <c r="BW96" s="92"/>
     </row>
     <row r="97" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A97" s="22"/>
       <c r="B97" s="21"/>
       <c r="C97" s="22"/>
       <c r="D97" s="22"/>
       <c r="E97" s="22"/>
       <c r="F97" s="21"/>
       <c r="G97" s="22"/>
       <c r="H97" s="22"/>
       <c r="I97" s="23"/>
       <c r="J97" s="23"/>
       <c r="K97" s="85"/>
       <c r="L97" s="86"/>
       <c r="M97" s="86"/>
-      <c r="N97" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N97" s="87"/>
       <c r="O97" s="88"/>
       <c r="P97" s="88"/>
       <c r="Q97" s="88"/>
       <c r="R97" s="23"/>
       <c r="S97" s="23"/>
       <c r="T97" s="89"/>
       <c r="U97" s="23"/>
       <c r="V97" s="23"/>
       <c r="W97" s="89"/>
       <c r="X97" s="89"/>
       <c r="Y97" s="89"/>
       <c r="Z97" s="89"/>
       <c r="AA97" s="89"/>
       <c r="AB97" s="89"/>
       <c r="AC97" s="89"/>
       <c r="AD97" s="89"/>
       <c r="AE97" s="89"/>
       <c r="AF97" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG97" s="89"/>
       <c r="AH97" s="23"/>
       <c r="AI97" s="23"/>
       <c r="AJ97" s="23"/>
@@ -15778,54 +15412,51 @@
       <c r="BN97" s="92"/>
       <c r="BO97" s="92"/>
       <c r="BP97" s="92"/>
       <c r="BQ97" s="92"/>
       <c r="BR97" s="92"/>
       <c r="BS97" s="92"/>
       <c r="BT97" s="92"/>
       <c r="BU97" s="92"/>
       <c r="BV97" s="92"/>
       <c r="BW97" s="92"/>
     </row>
     <row r="98" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A98" s="22"/>
       <c r="B98" s="21"/>
       <c r="C98" s="22"/>
       <c r="D98" s="22"/>
       <c r="E98" s="22"/>
       <c r="F98" s="21"/>
       <c r="G98" s="22"/>
       <c r="H98" s="22"/>
       <c r="I98" s="23"/>
       <c r="J98" s="23"/>
       <c r="K98" s="85"/>
       <c r="L98" s="86"/>
       <c r="M98" s="86"/>
-      <c r="N98" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N98" s="87"/>
       <c r="O98" s="88"/>
       <c r="P98" s="88"/>
       <c r="Q98" s="88"/>
       <c r="R98" s="23"/>
       <c r="S98" s="23"/>
       <c r="T98" s="89"/>
       <c r="U98" s="23"/>
       <c r="V98" s="23"/>
       <c r="W98" s="89"/>
       <c r="X98" s="89"/>
       <c r="Y98" s="89"/>
       <c r="Z98" s="89"/>
       <c r="AA98" s="89"/>
       <c r="AB98" s="89"/>
       <c r="AC98" s="89"/>
       <c r="AD98" s="89"/>
       <c r="AE98" s="89"/>
       <c r="AF98" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG98" s="89"/>
       <c r="AH98" s="23"/>
       <c r="AI98" s="23"/>
       <c r="AJ98" s="23"/>
@@ -15879,54 +15510,51 @@
       <c r="BN98" s="92"/>
       <c r="BO98" s="92"/>
       <c r="BP98" s="92"/>
       <c r="BQ98" s="92"/>
       <c r="BR98" s="92"/>
       <c r="BS98" s="92"/>
       <c r="BT98" s="92"/>
       <c r="BU98" s="92"/>
       <c r="BV98" s="92"/>
       <c r="BW98" s="92"/>
     </row>
     <row r="99" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A99" s="22"/>
       <c r="B99" s="21"/>
       <c r="C99" s="22"/>
       <c r="D99" s="22"/>
       <c r="E99" s="22"/>
       <c r="F99" s="21"/>
       <c r="G99" s="22"/>
       <c r="H99" s="22"/>
       <c r="I99" s="23"/>
       <c r="J99" s="23"/>
       <c r="K99" s="85"/>
       <c r="L99" s="86"/>
       <c r="M99" s="86"/>
-      <c r="N99" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N99" s="87"/>
       <c r="O99" s="88"/>
       <c r="P99" s="88"/>
       <c r="Q99" s="88"/>
       <c r="R99" s="23"/>
       <c r="S99" s="23"/>
       <c r="T99" s="89"/>
       <c r="U99" s="23"/>
       <c r="V99" s="23"/>
       <c r="W99" s="89"/>
       <c r="X99" s="89"/>
       <c r="Y99" s="89"/>
       <c r="Z99" s="89"/>
       <c r="AA99" s="89"/>
       <c r="AB99" s="89"/>
       <c r="AC99" s="89"/>
       <c r="AD99" s="89"/>
       <c r="AE99" s="89"/>
       <c r="AF99" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG99" s="89"/>
       <c r="AH99" s="23"/>
       <c r="AI99" s="23"/>
       <c r="AJ99" s="23"/>
@@ -15980,54 +15608,51 @@
       <c r="BN99" s="92"/>
       <c r="BO99" s="92"/>
       <c r="BP99" s="92"/>
       <c r="BQ99" s="92"/>
       <c r="BR99" s="92"/>
       <c r="BS99" s="92"/>
       <c r="BT99" s="92"/>
       <c r="BU99" s="92"/>
       <c r="BV99" s="92"/>
       <c r="BW99" s="92"/>
     </row>
     <row r="100" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A100" s="22"/>
       <c r="B100" s="21"/>
       <c r="C100" s="22"/>
       <c r="D100" s="22"/>
       <c r="E100" s="22"/>
       <c r="F100" s="21"/>
       <c r="G100" s="22"/>
       <c r="H100" s="22"/>
       <c r="I100" s="23"/>
       <c r="J100" s="23"/>
       <c r="K100" s="85"/>
       <c r="L100" s="86"/>
       <c r="M100" s="86"/>
-      <c r="N100" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N100" s="87"/>
       <c r="O100" s="88"/>
       <c r="P100" s="88"/>
       <c r="Q100" s="88"/>
       <c r="R100" s="23"/>
       <c r="S100" s="23"/>
       <c r="T100" s="89"/>
       <c r="U100" s="23"/>
       <c r="V100" s="23"/>
       <c r="W100" s="89"/>
       <c r="X100" s="89"/>
       <c r="Y100" s="89"/>
       <c r="Z100" s="89"/>
       <c r="AA100" s="89"/>
       <c r="AB100" s="89"/>
       <c r="AC100" s="89"/>
       <c r="AD100" s="89"/>
       <c r="AE100" s="89"/>
       <c r="AF100" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG100" s="89"/>
       <c r="AH100" s="23"/>
       <c r="AI100" s="23"/>
       <c r="AJ100" s="23"/>
@@ -16081,54 +15706,51 @@
       <c r="BN100" s="92"/>
       <c r="BO100" s="92"/>
       <c r="BP100" s="92"/>
       <c r="BQ100" s="92"/>
       <c r="BR100" s="92"/>
       <c r="BS100" s="92"/>
       <c r="BT100" s="92"/>
       <c r="BU100" s="92"/>
       <c r="BV100" s="92"/>
       <c r="BW100" s="92"/>
     </row>
     <row r="101" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A101" s="22"/>
       <c r="B101" s="21"/>
       <c r="C101" s="22"/>
       <c r="D101" s="22"/>
       <c r="E101" s="22"/>
       <c r="F101" s="21"/>
       <c r="G101" s="22"/>
       <c r="H101" s="22"/>
       <c r="I101" s="23"/>
       <c r="J101" s="23"/>
       <c r="K101" s="85"/>
       <c r="L101" s="86"/>
       <c r="M101" s="86"/>
-      <c r="N101" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N101" s="87"/>
       <c r="O101" s="88"/>
       <c r="P101" s="88"/>
       <c r="Q101" s="88"/>
       <c r="R101" s="23"/>
       <c r="S101" s="23"/>
       <c r="T101" s="89"/>
       <c r="U101" s="23"/>
       <c r="V101" s="23"/>
       <c r="W101" s="89"/>
       <c r="X101" s="89"/>
       <c r="Y101" s="89"/>
       <c r="Z101" s="89"/>
       <c r="AA101" s="89"/>
       <c r="AB101" s="89"/>
       <c r="AC101" s="89"/>
       <c r="AD101" s="89"/>
       <c r="AE101" s="89"/>
       <c r="AF101" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG101" s="89"/>
       <c r="AH101" s="23"/>
       <c r="AI101" s="23"/>
       <c r="AJ101" s="23"/>
@@ -16182,54 +15804,51 @@
       <c r="BN101" s="92"/>
       <c r="BO101" s="92"/>
       <c r="BP101" s="92"/>
       <c r="BQ101" s="92"/>
       <c r="BR101" s="92"/>
       <c r="BS101" s="92"/>
       <c r="BT101" s="92"/>
       <c r="BU101" s="92"/>
       <c r="BV101" s="92"/>
       <c r="BW101" s="92"/>
     </row>
     <row r="102" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A102" s="22"/>
       <c r="B102" s="21"/>
       <c r="C102" s="22"/>
       <c r="D102" s="22"/>
       <c r="E102" s="22"/>
       <c r="F102" s="21"/>
       <c r="G102" s="22"/>
       <c r="H102" s="22"/>
       <c r="I102" s="23"/>
       <c r="J102" s="23"/>
       <c r="K102" s="85"/>
       <c r="L102" s="86"/>
       <c r="M102" s="86"/>
-      <c r="N102" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N102" s="87"/>
       <c r="O102" s="88"/>
       <c r="P102" s="88"/>
       <c r="Q102" s="88"/>
       <c r="R102" s="23"/>
       <c r="S102" s="23"/>
       <c r="T102" s="89"/>
       <c r="U102" s="23"/>
       <c r="V102" s="23"/>
       <c r="W102" s="89"/>
       <c r="X102" s="89"/>
       <c r="Y102" s="89"/>
       <c r="Z102" s="89"/>
       <c r="AA102" s="89"/>
       <c r="AB102" s="89"/>
       <c r="AC102" s="89"/>
       <c r="AD102" s="89"/>
       <c r="AE102" s="89"/>
       <c r="AF102" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG102" s="89"/>
       <c r="AH102" s="23"/>
       <c r="AI102" s="23"/>
       <c r="AJ102" s="23"/>
@@ -16283,54 +15902,51 @@
       <c r="BN102" s="92"/>
       <c r="BO102" s="92"/>
       <c r="BP102" s="92"/>
       <c r="BQ102" s="92"/>
       <c r="BR102" s="92"/>
       <c r="BS102" s="92"/>
       <c r="BT102" s="92"/>
       <c r="BU102" s="92"/>
       <c r="BV102" s="92"/>
       <c r="BW102" s="92"/>
     </row>
     <row r="103" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A103" s="22"/>
       <c r="B103" s="21"/>
       <c r="C103" s="22"/>
       <c r="D103" s="22"/>
       <c r="E103" s="22"/>
       <c r="F103" s="21"/>
       <c r="G103" s="22"/>
       <c r="H103" s="22"/>
       <c r="I103" s="23"/>
       <c r="J103" s="23"/>
       <c r="K103" s="85"/>
       <c r="L103" s="86"/>
       <c r="M103" s="86"/>
-      <c r="N103" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N103" s="87"/>
       <c r="O103" s="88"/>
       <c r="P103" s="88"/>
       <c r="Q103" s="88"/>
       <c r="R103" s="23"/>
       <c r="S103" s="23"/>
       <c r="T103" s="89"/>
       <c r="U103" s="23"/>
       <c r="V103" s="23"/>
       <c r="W103" s="89"/>
       <c r="X103" s="89"/>
       <c r="Y103" s="89"/>
       <c r="Z103" s="89"/>
       <c r="AA103" s="89"/>
       <c r="AB103" s="89"/>
       <c r="AC103" s="89"/>
       <c r="AD103" s="89"/>
       <c r="AE103" s="89"/>
       <c r="AF103" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG103" s="89"/>
       <c r="AH103" s="23"/>
       <c r="AI103" s="23"/>
       <c r="AJ103" s="23"/>
@@ -16384,54 +16000,51 @@
       <c r="BN103" s="92"/>
       <c r="BO103" s="92"/>
       <c r="BP103" s="92"/>
       <c r="BQ103" s="92"/>
       <c r="BR103" s="92"/>
       <c r="BS103" s="92"/>
       <c r="BT103" s="92"/>
       <c r="BU103" s="92"/>
       <c r="BV103" s="92"/>
       <c r="BW103" s="92"/>
     </row>
     <row r="104" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A104" s="22"/>
       <c r="B104" s="21"/>
       <c r="C104" s="22"/>
       <c r="D104" s="22"/>
       <c r="E104" s="22"/>
       <c r="F104" s="21"/>
       <c r="G104" s="22"/>
       <c r="H104" s="22"/>
       <c r="I104" s="23"/>
       <c r="J104" s="23"/>
       <c r="K104" s="85"/>
       <c r="L104" s="86"/>
       <c r="M104" s="86"/>
-      <c r="N104" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N104" s="87"/>
       <c r="O104" s="88"/>
       <c r="P104" s="88"/>
       <c r="Q104" s="88"/>
       <c r="R104" s="23"/>
       <c r="S104" s="23"/>
       <c r="T104" s="89"/>
       <c r="U104" s="23"/>
       <c r="V104" s="23"/>
       <c r="W104" s="89"/>
       <c r="X104" s="89"/>
       <c r="Y104" s="89"/>
       <c r="Z104" s="89"/>
       <c r="AA104" s="89"/>
       <c r="AB104" s="89"/>
       <c r="AC104" s="89"/>
       <c r="AD104" s="89"/>
       <c r="AE104" s="89"/>
       <c r="AF104" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG104" s="89"/>
       <c r="AH104" s="23"/>
       <c r="AI104" s="23"/>
       <c r="AJ104" s="23"/>
@@ -16485,54 +16098,51 @@
       <c r="BN104" s="92"/>
       <c r="BO104" s="92"/>
       <c r="BP104" s="92"/>
       <c r="BQ104" s="92"/>
       <c r="BR104" s="92"/>
       <c r="BS104" s="92"/>
       <c r="BT104" s="92"/>
       <c r="BU104" s="92"/>
       <c r="BV104" s="92"/>
       <c r="BW104" s="92"/>
     </row>
     <row r="105" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A105" s="22"/>
       <c r="B105" s="21"/>
       <c r="C105" s="22"/>
       <c r="D105" s="22"/>
       <c r="E105" s="22"/>
       <c r="F105" s="21"/>
       <c r="G105" s="22"/>
       <c r="H105" s="22"/>
       <c r="I105" s="23"/>
       <c r="J105" s="23"/>
       <c r="K105" s="85"/>
       <c r="L105" s="86"/>
       <c r="M105" s="86"/>
-      <c r="N105" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N105" s="87"/>
       <c r="O105" s="88"/>
       <c r="P105" s="88"/>
       <c r="Q105" s="88"/>
       <c r="R105" s="23"/>
       <c r="S105" s="23"/>
       <c r="T105" s="89"/>
       <c r="U105" s="23"/>
       <c r="V105" s="23"/>
       <c r="W105" s="89"/>
       <c r="X105" s="89"/>
       <c r="Y105" s="89"/>
       <c r="Z105" s="89"/>
       <c r="AA105" s="89"/>
       <c r="AB105" s="89"/>
       <c r="AC105" s="89"/>
       <c r="AD105" s="89"/>
       <c r="AE105" s="89"/>
       <c r="AF105" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG105" s="89"/>
       <c r="AH105" s="23"/>
       <c r="AI105" s="23"/>
       <c r="AJ105" s="23"/>
@@ -16586,54 +16196,51 @@
       <c r="BN105" s="92"/>
       <c r="BO105" s="92"/>
       <c r="BP105" s="92"/>
       <c r="BQ105" s="92"/>
       <c r="BR105" s="92"/>
       <c r="BS105" s="92"/>
       <c r="BT105" s="92"/>
       <c r="BU105" s="92"/>
       <c r="BV105" s="92"/>
       <c r="BW105" s="92"/>
     </row>
     <row r="106" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A106" s="22"/>
       <c r="B106" s="21"/>
       <c r="C106" s="22"/>
       <c r="D106" s="22"/>
       <c r="E106" s="22"/>
       <c r="F106" s="21"/>
       <c r="G106" s="22"/>
       <c r="H106" s="22"/>
       <c r="I106" s="23"/>
       <c r="J106" s="23"/>
       <c r="K106" s="85"/>
       <c r="L106" s="86"/>
       <c r="M106" s="86"/>
-      <c r="N106" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N106" s="87"/>
       <c r="O106" s="88"/>
       <c r="P106" s="88"/>
       <c r="Q106" s="88"/>
       <c r="R106" s="23"/>
       <c r="S106" s="23"/>
       <c r="T106" s="89"/>
       <c r="U106" s="23"/>
       <c r="V106" s="23"/>
       <c r="W106" s="89"/>
       <c r="X106" s="89"/>
       <c r="Y106" s="89"/>
       <c r="Z106" s="89"/>
       <c r="AA106" s="89"/>
       <c r="AB106" s="89"/>
       <c r="AC106" s="89"/>
       <c r="AD106" s="89"/>
       <c r="AE106" s="89"/>
       <c r="AF106" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG106" s="89"/>
       <c r="AH106" s="23"/>
       <c r="AI106" s="23"/>
       <c r="AJ106" s="23"/>
@@ -16687,54 +16294,51 @@
       <c r="BN106" s="92"/>
       <c r="BO106" s="92"/>
       <c r="BP106" s="92"/>
       <c r="BQ106" s="92"/>
       <c r="BR106" s="92"/>
       <c r="BS106" s="92"/>
       <c r="BT106" s="92"/>
       <c r="BU106" s="92"/>
       <c r="BV106" s="92"/>
       <c r="BW106" s="92"/>
     </row>
     <row r="107" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A107" s="22"/>
       <c r="B107" s="21"/>
       <c r="C107" s="22"/>
       <c r="D107" s="22"/>
       <c r="E107" s="22"/>
       <c r="F107" s="21"/>
       <c r="G107" s="22"/>
       <c r="H107" s="22"/>
       <c r="I107" s="23"/>
       <c r="J107" s="23"/>
       <c r="K107" s="85"/>
       <c r="L107" s="86"/>
       <c r="M107" s="86"/>
-      <c r="N107" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N107" s="87"/>
       <c r="O107" s="88"/>
       <c r="P107" s="88"/>
       <c r="Q107" s="88"/>
       <c r="R107" s="23"/>
       <c r="S107" s="23"/>
       <c r="T107" s="89"/>
       <c r="U107" s="23"/>
       <c r="V107" s="23"/>
       <c r="W107" s="89"/>
       <c r="X107" s="89"/>
       <c r="Y107" s="89"/>
       <c r="Z107" s="89"/>
       <c r="AA107" s="89"/>
       <c r="AB107" s="89"/>
       <c r="AC107" s="89"/>
       <c r="AD107" s="89"/>
       <c r="AE107" s="89"/>
       <c r="AF107" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG107" s="89"/>
       <c r="AH107" s="23"/>
       <c r="AI107" s="23"/>
       <c r="AJ107" s="23"/>
@@ -16788,54 +16392,51 @@
       <c r="BN107" s="92"/>
       <c r="BO107" s="92"/>
       <c r="BP107" s="92"/>
       <c r="BQ107" s="92"/>
       <c r="BR107" s="92"/>
       <c r="BS107" s="92"/>
       <c r="BT107" s="92"/>
       <c r="BU107" s="92"/>
       <c r="BV107" s="92"/>
       <c r="BW107" s="92"/>
     </row>
     <row r="108" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A108" s="22"/>
       <c r="B108" s="21"/>
       <c r="C108" s="22"/>
       <c r="D108" s="22"/>
       <c r="E108" s="22"/>
       <c r="F108" s="21"/>
       <c r="G108" s="22"/>
       <c r="H108" s="22"/>
       <c r="I108" s="23"/>
       <c r="J108" s="23"/>
       <c r="K108" s="85"/>
       <c r="L108" s="86"/>
       <c r="M108" s="86"/>
-      <c r="N108" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N108" s="87"/>
       <c r="O108" s="88"/>
       <c r="P108" s="88"/>
       <c r="Q108" s="88"/>
       <c r="R108" s="23"/>
       <c r="S108" s="23"/>
       <c r="T108" s="89"/>
       <c r="U108" s="23"/>
       <c r="V108" s="23"/>
       <c r="W108" s="89"/>
       <c r="X108" s="89"/>
       <c r="Y108" s="89"/>
       <c r="Z108" s="89"/>
       <c r="AA108" s="89"/>
       <c r="AB108" s="89"/>
       <c r="AC108" s="89"/>
       <c r="AD108" s="89"/>
       <c r="AE108" s="89"/>
       <c r="AF108" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG108" s="89"/>
       <c r="AH108" s="23"/>
       <c r="AI108" s="23"/>
       <c r="AJ108" s="23"/>
@@ -16889,54 +16490,51 @@
       <c r="BN108" s="92"/>
       <c r="BO108" s="92"/>
       <c r="BP108" s="92"/>
       <c r="BQ108" s="92"/>
       <c r="BR108" s="92"/>
       <c r="BS108" s="92"/>
       <c r="BT108" s="92"/>
       <c r="BU108" s="92"/>
       <c r="BV108" s="92"/>
       <c r="BW108" s="92"/>
     </row>
     <row r="109" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A109" s="22"/>
       <c r="B109" s="21"/>
       <c r="C109" s="22"/>
       <c r="D109" s="22"/>
       <c r="E109" s="22"/>
       <c r="F109" s="21"/>
       <c r="G109" s="22"/>
       <c r="H109" s="22"/>
       <c r="I109" s="23"/>
       <c r="J109" s="23"/>
       <c r="K109" s="85"/>
       <c r="L109" s="86"/>
       <c r="M109" s="86"/>
-      <c r="N109" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N109" s="87"/>
       <c r="O109" s="88"/>
       <c r="P109" s="88"/>
       <c r="Q109" s="88"/>
       <c r="R109" s="23"/>
       <c r="S109" s="23"/>
       <c r="T109" s="89"/>
       <c r="U109" s="23"/>
       <c r="V109" s="23"/>
       <c r="W109" s="89"/>
       <c r="X109" s="89"/>
       <c r="Y109" s="89"/>
       <c r="Z109" s="89"/>
       <c r="AA109" s="89"/>
       <c r="AB109" s="89"/>
       <c r="AC109" s="89"/>
       <c r="AD109" s="89"/>
       <c r="AE109" s="89"/>
       <c r="AF109" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG109" s="89"/>
       <c r="AH109" s="23"/>
       <c r="AI109" s="23"/>
       <c r="AJ109" s="23"/>
@@ -16990,54 +16588,51 @@
       <c r="BN109" s="92"/>
       <c r="BO109" s="92"/>
       <c r="BP109" s="92"/>
       <c r="BQ109" s="92"/>
       <c r="BR109" s="92"/>
       <c r="BS109" s="92"/>
       <c r="BT109" s="92"/>
       <c r="BU109" s="92"/>
       <c r="BV109" s="92"/>
       <c r="BW109" s="92"/>
     </row>
     <row r="110" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A110" s="22"/>
       <c r="B110" s="21"/>
       <c r="C110" s="22"/>
       <c r="D110" s="22"/>
       <c r="E110" s="22"/>
       <c r="F110" s="21"/>
       <c r="G110" s="22"/>
       <c r="H110" s="22"/>
       <c r="I110" s="23"/>
       <c r="J110" s="23"/>
       <c r="K110" s="85"/>
       <c r="L110" s="86"/>
       <c r="M110" s="86"/>
-      <c r="N110" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N110" s="87"/>
       <c r="O110" s="88"/>
       <c r="P110" s="88"/>
       <c r="Q110" s="88"/>
       <c r="R110" s="23"/>
       <c r="S110" s="23"/>
       <c r="T110" s="89"/>
       <c r="U110" s="23"/>
       <c r="V110" s="23"/>
       <c r="W110" s="89"/>
       <c r="X110" s="89"/>
       <c r="Y110" s="89"/>
       <c r="Z110" s="89"/>
       <c r="AA110" s="89"/>
       <c r="AB110" s="89"/>
       <c r="AC110" s="89"/>
       <c r="AD110" s="89"/>
       <c r="AE110" s="89"/>
       <c r="AF110" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG110" s="89"/>
       <c r="AH110" s="23"/>
       <c r="AI110" s="23"/>
       <c r="AJ110" s="23"/>
@@ -17091,54 +16686,51 @@
       <c r="BN110" s="92"/>
       <c r="BO110" s="92"/>
       <c r="BP110" s="92"/>
       <c r="BQ110" s="92"/>
       <c r="BR110" s="92"/>
       <c r="BS110" s="92"/>
       <c r="BT110" s="92"/>
       <c r="BU110" s="92"/>
       <c r="BV110" s="92"/>
       <c r="BW110" s="92"/>
     </row>
     <row r="111" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A111" s="22"/>
       <c r="B111" s="21"/>
       <c r="C111" s="22"/>
       <c r="D111" s="22"/>
       <c r="E111" s="22"/>
       <c r="F111" s="21"/>
       <c r="G111" s="22"/>
       <c r="H111" s="22"/>
       <c r="I111" s="23"/>
       <c r="J111" s="23"/>
       <c r="K111" s="85"/>
       <c r="L111" s="86"/>
       <c r="M111" s="86"/>
-      <c r="N111" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N111" s="87"/>
       <c r="O111" s="88"/>
       <c r="P111" s="88"/>
       <c r="Q111" s="88"/>
       <c r="R111" s="23"/>
       <c r="S111" s="23"/>
       <c r="T111" s="89"/>
       <c r="U111" s="23"/>
       <c r="V111" s="23"/>
       <c r="W111" s="89"/>
       <c r="X111" s="89"/>
       <c r="Y111" s="89"/>
       <c r="Z111" s="89"/>
       <c r="AA111" s="89"/>
       <c r="AB111" s="89"/>
       <c r="AC111" s="89"/>
       <c r="AD111" s="89"/>
       <c r="AE111" s="89"/>
       <c r="AF111" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG111" s="89"/>
       <c r="AH111" s="23"/>
       <c r="AI111" s="23"/>
       <c r="AJ111" s="23"/>
@@ -17192,54 +16784,51 @@
       <c r="BN111" s="92"/>
       <c r="BO111" s="92"/>
       <c r="BP111" s="92"/>
       <c r="BQ111" s="92"/>
       <c r="BR111" s="92"/>
       <c r="BS111" s="92"/>
       <c r="BT111" s="92"/>
       <c r="BU111" s="92"/>
       <c r="BV111" s="92"/>
       <c r="BW111" s="92"/>
     </row>
     <row r="112" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A112" s="22"/>
       <c r="B112" s="21"/>
       <c r="C112" s="22"/>
       <c r="D112" s="22"/>
       <c r="E112" s="22"/>
       <c r="F112" s="21"/>
       <c r="G112" s="22"/>
       <c r="H112" s="22"/>
       <c r="I112" s="23"/>
       <c r="J112" s="23"/>
       <c r="K112" s="85"/>
       <c r="L112" s="86"/>
       <c r="M112" s="86"/>
-      <c r="N112" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N112" s="87"/>
       <c r="O112" s="88"/>
       <c r="P112" s="88"/>
       <c r="Q112" s="88"/>
       <c r="R112" s="23"/>
       <c r="S112" s="23"/>
       <c r="T112" s="89"/>
       <c r="U112" s="23"/>
       <c r="V112" s="23"/>
       <c r="W112" s="89"/>
       <c r="X112" s="89"/>
       <c r="Y112" s="89"/>
       <c r="Z112" s="89"/>
       <c r="AA112" s="89"/>
       <c r="AB112" s="89"/>
       <c r="AC112" s="89"/>
       <c r="AD112" s="89"/>
       <c r="AE112" s="89"/>
       <c r="AF112" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG112" s="89"/>
       <c r="AH112" s="23"/>
       <c r="AI112" s="23"/>
       <c r="AJ112" s="23"/>
@@ -17293,54 +16882,51 @@
       <c r="BN112" s="92"/>
       <c r="BO112" s="92"/>
       <c r="BP112" s="92"/>
       <c r="BQ112" s="92"/>
       <c r="BR112" s="92"/>
       <c r="BS112" s="92"/>
       <c r="BT112" s="92"/>
       <c r="BU112" s="92"/>
       <c r="BV112" s="92"/>
       <c r="BW112" s="92"/>
     </row>
     <row r="113" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A113" s="22"/>
       <c r="B113" s="21"/>
       <c r="C113" s="22"/>
       <c r="D113" s="22"/>
       <c r="E113" s="22"/>
       <c r="F113" s="21"/>
       <c r="G113" s="22"/>
       <c r="H113" s="22"/>
       <c r="I113" s="23"/>
       <c r="J113" s="23"/>
       <c r="K113" s="85"/>
       <c r="L113" s="86"/>
       <c r="M113" s="86"/>
-      <c r="N113" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N113" s="87"/>
       <c r="O113" s="88"/>
       <c r="P113" s="88"/>
       <c r="Q113" s="88"/>
       <c r="R113" s="23"/>
       <c r="S113" s="23"/>
       <c r="T113" s="89"/>
       <c r="U113" s="23"/>
       <c r="V113" s="23"/>
       <c r="W113" s="89"/>
       <c r="X113" s="89"/>
       <c r="Y113" s="89"/>
       <c r="Z113" s="89"/>
       <c r="AA113" s="89"/>
       <c r="AB113" s="89"/>
       <c r="AC113" s="89"/>
       <c r="AD113" s="89"/>
       <c r="AE113" s="89"/>
       <c r="AF113" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG113" s="89"/>
       <c r="AH113" s="23"/>
       <c r="AI113" s="23"/>
       <c r="AJ113" s="23"/>
@@ -17394,54 +16980,51 @@
       <c r="BN113" s="92"/>
       <c r="BO113" s="92"/>
       <c r="BP113" s="92"/>
       <c r="BQ113" s="92"/>
       <c r="BR113" s="92"/>
       <c r="BS113" s="92"/>
       <c r="BT113" s="92"/>
       <c r="BU113" s="92"/>
       <c r="BV113" s="92"/>
       <c r="BW113" s="92"/>
     </row>
     <row r="114" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A114" s="22"/>
       <c r="B114" s="21"/>
       <c r="C114" s="22"/>
       <c r="D114" s="22"/>
       <c r="E114" s="22"/>
       <c r="F114" s="21"/>
       <c r="G114" s="22"/>
       <c r="H114" s="22"/>
       <c r="I114" s="23"/>
       <c r="J114" s="23"/>
       <c r="K114" s="85"/>
       <c r="L114" s="86"/>
       <c r="M114" s="86"/>
-      <c r="N114" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N114" s="87"/>
       <c r="O114" s="88"/>
       <c r="P114" s="88"/>
       <c r="Q114" s="88"/>
       <c r="R114" s="23"/>
       <c r="S114" s="23"/>
       <c r="T114" s="89"/>
       <c r="U114" s="23"/>
       <c r="V114" s="23"/>
       <c r="W114" s="89"/>
       <c r="X114" s="89"/>
       <c r="Y114" s="89"/>
       <c r="Z114" s="89"/>
       <c r="AA114" s="89"/>
       <c r="AB114" s="89"/>
       <c r="AC114" s="89"/>
       <c r="AD114" s="89"/>
       <c r="AE114" s="89"/>
       <c r="AF114" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG114" s="89"/>
       <c r="AH114" s="23"/>
       <c r="AI114" s="23"/>
       <c r="AJ114" s="23"/>
@@ -17495,54 +17078,51 @@
       <c r="BN114" s="92"/>
       <c r="BO114" s="92"/>
       <c r="BP114" s="92"/>
       <c r="BQ114" s="92"/>
       <c r="BR114" s="92"/>
       <c r="BS114" s="92"/>
       <c r="BT114" s="92"/>
       <c r="BU114" s="92"/>
       <c r="BV114" s="92"/>
       <c r="BW114" s="92"/>
     </row>
     <row r="115" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A115" s="22"/>
       <c r="B115" s="21"/>
       <c r="C115" s="22"/>
       <c r="D115" s="22"/>
       <c r="E115" s="22"/>
       <c r="F115" s="21"/>
       <c r="G115" s="22"/>
       <c r="H115" s="22"/>
       <c r="I115" s="23"/>
       <c r="J115" s="23"/>
       <c r="K115" s="85"/>
       <c r="L115" s="86"/>
       <c r="M115" s="86"/>
-      <c r="N115" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N115" s="87"/>
       <c r="O115" s="88"/>
       <c r="P115" s="88"/>
       <c r="Q115" s="88"/>
       <c r="R115" s="23"/>
       <c r="S115" s="23"/>
       <c r="T115" s="89"/>
       <c r="U115" s="23"/>
       <c r="V115" s="23"/>
       <c r="W115" s="89"/>
       <c r="X115" s="89"/>
       <c r="Y115" s="89"/>
       <c r="Z115" s="89"/>
       <c r="AA115" s="89"/>
       <c r="AB115" s="89"/>
       <c r="AC115" s="89"/>
       <c r="AD115" s="89"/>
       <c r="AE115" s="89"/>
       <c r="AF115" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG115" s="89"/>
       <c r="AH115" s="23"/>
       <c r="AI115" s="23"/>
       <c r="AJ115" s="23"/>
@@ -17596,54 +17176,51 @@
       <c r="BN115" s="92"/>
       <c r="BO115" s="92"/>
       <c r="BP115" s="92"/>
       <c r="BQ115" s="92"/>
       <c r="BR115" s="92"/>
       <c r="BS115" s="92"/>
       <c r="BT115" s="92"/>
       <c r="BU115" s="92"/>
       <c r="BV115" s="92"/>
       <c r="BW115" s="92"/>
     </row>
     <row r="116" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A116" s="22"/>
       <c r="B116" s="21"/>
       <c r="C116" s="22"/>
       <c r="D116" s="22"/>
       <c r="E116" s="22"/>
       <c r="F116" s="21"/>
       <c r="G116" s="22"/>
       <c r="H116" s="22"/>
       <c r="I116" s="23"/>
       <c r="J116" s="23"/>
       <c r="K116" s="85"/>
       <c r="L116" s="86"/>
       <c r="M116" s="86"/>
-      <c r="N116" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N116" s="87"/>
       <c r="O116" s="88"/>
       <c r="P116" s="88"/>
       <c r="Q116" s="88"/>
       <c r="R116" s="23"/>
       <c r="S116" s="23"/>
       <c r="T116" s="89"/>
       <c r="U116" s="23"/>
       <c r="V116" s="23"/>
       <c r="W116" s="89"/>
       <c r="X116" s="89"/>
       <c r="Y116" s="89"/>
       <c r="Z116" s="89"/>
       <c r="AA116" s="89"/>
       <c r="AB116" s="89"/>
       <c r="AC116" s="89"/>
       <c r="AD116" s="89"/>
       <c r="AE116" s="89"/>
       <c r="AF116" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG116" s="89"/>
       <c r="AH116" s="23"/>
       <c r="AI116" s="23"/>
       <c r="AJ116" s="23"/>
@@ -17697,54 +17274,51 @@
       <c r="BN116" s="92"/>
       <c r="BO116" s="92"/>
       <c r="BP116" s="92"/>
       <c r="BQ116" s="92"/>
       <c r="BR116" s="92"/>
       <c r="BS116" s="92"/>
       <c r="BT116" s="92"/>
       <c r="BU116" s="92"/>
       <c r="BV116" s="92"/>
       <c r="BW116" s="92"/>
     </row>
     <row r="117" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A117" s="22"/>
       <c r="B117" s="21"/>
       <c r="C117" s="22"/>
       <c r="D117" s="22"/>
       <c r="E117" s="22"/>
       <c r="F117" s="21"/>
       <c r="G117" s="22"/>
       <c r="H117" s="22"/>
       <c r="I117" s="23"/>
       <c r="J117" s="23"/>
       <c r="K117" s="85"/>
       <c r="L117" s="86"/>
       <c r="M117" s="86"/>
-      <c r="N117" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N117" s="87"/>
       <c r="O117" s="88"/>
       <c r="P117" s="88"/>
       <c r="Q117" s="88"/>
       <c r="R117" s="23"/>
       <c r="S117" s="23"/>
       <c r="T117" s="89"/>
       <c r="U117" s="23"/>
       <c r="V117" s="23"/>
       <c r="W117" s="89"/>
       <c r="X117" s="89"/>
       <c r="Y117" s="89"/>
       <c r="Z117" s="89"/>
       <c r="AA117" s="89"/>
       <c r="AB117" s="89"/>
       <c r="AC117" s="89"/>
       <c r="AD117" s="89"/>
       <c r="AE117" s="89"/>
       <c r="AF117" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG117" s="89"/>
       <c r="AH117" s="23"/>
       <c r="AI117" s="23"/>
       <c r="AJ117" s="23"/>
@@ -17798,54 +17372,51 @@
       <c r="BN117" s="92"/>
       <c r="BO117" s="92"/>
       <c r="BP117" s="92"/>
       <c r="BQ117" s="92"/>
       <c r="BR117" s="92"/>
       <c r="BS117" s="92"/>
       <c r="BT117" s="92"/>
       <c r="BU117" s="92"/>
       <c r="BV117" s="92"/>
       <c r="BW117" s="92"/>
     </row>
     <row r="118" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A118" s="22"/>
       <c r="B118" s="21"/>
       <c r="C118" s="22"/>
       <c r="D118" s="22"/>
       <c r="E118" s="22"/>
       <c r="F118" s="21"/>
       <c r="G118" s="22"/>
       <c r="H118" s="22"/>
       <c r="I118" s="23"/>
       <c r="J118" s="23"/>
       <c r="K118" s="85"/>
       <c r="L118" s="86"/>
       <c r="M118" s="86"/>
-      <c r="N118" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N118" s="87"/>
       <c r="O118" s="88"/>
       <c r="P118" s="88"/>
       <c r="Q118" s="88"/>
       <c r="R118" s="23"/>
       <c r="S118" s="23"/>
       <c r="T118" s="89"/>
       <c r="U118" s="23"/>
       <c r="V118" s="23"/>
       <c r="W118" s="89"/>
       <c r="X118" s="89"/>
       <c r="Y118" s="89"/>
       <c r="Z118" s="89"/>
       <c r="AA118" s="89"/>
       <c r="AB118" s="89"/>
       <c r="AC118" s="89"/>
       <c r="AD118" s="89"/>
       <c r="AE118" s="89"/>
       <c r="AF118" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG118" s="89"/>
       <c r="AH118" s="23"/>
       <c r="AI118" s="23"/>
       <c r="AJ118" s="23"/>
@@ -17899,54 +17470,51 @@
       <c r="BN118" s="92"/>
       <c r="BO118" s="92"/>
       <c r="BP118" s="92"/>
       <c r="BQ118" s="92"/>
       <c r="BR118" s="92"/>
       <c r="BS118" s="92"/>
       <c r="BT118" s="92"/>
       <c r="BU118" s="92"/>
       <c r="BV118" s="92"/>
       <c r="BW118" s="92"/>
     </row>
     <row r="119" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A119" s="22"/>
       <c r="B119" s="21"/>
       <c r="C119" s="22"/>
       <c r="D119" s="22"/>
       <c r="E119" s="22"/>
       <c r="F119" s="21"/>
       <c r="G119" s="22"/>
       <c r="H119" s="22"/>
       <c r="I119" s="23"/>
       <c r="J119" s="23"/>
       <c r="K119" s="85"/>
       <c r="L119" s="86"/>
       <c r="M119" s="86"/>
-      <c r="N119" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N119" s="87"/>
       <c r="O119" s="88"/>
       <c r="P119" s="88"/>
       <c r="Q119" s="88"/>
       <c r="R119" s="23"/>
       <c r="S119" s="23"/>
       <c r="T119" s="89"/>
       <c r="U119" s="23"/>
       <c r="V119" s="23"/>
       <c r="W119" s="89"/>
       <c r="X119" s="89"/>
       <c r="Y119" s="89"/>
       <c r="Z119" s="89"/>
       <c r="AA119" s="89"/>
       <c r="AB119" s="89"/>
       <c r="AC119" s="89"/>
       <c r="AD119" s="89"/>
       <c r="AE119" s="89"/>
       <c r="AF119" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG119" s="89"/>
       <c r="AH119" s="23"/>
       <c r="AI119" s="23"/>
       <c r="AJ119" s="23"/>
@@ -18000,54 +17568,51 @@
       <c r="BN119" s="92"/>
       <c r="BO119" s="92"/>
       <c r="BP119" s="92"/>
       <c r="BQ119" s="92"/>
       <c r="BR119" s="92"/>
       <c r="BS119" s="92"/>
       <c r="BT119" s="92"/>
       <c r="BU119" s="92"/>
       <c r="BV119" s="92"/>
       <c r="BW119" s="92"/>
     </row>
     <row r="120" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A120" s="22"/>
       <c r="B120" s="21"/>
       <c r="C120" s="22"/>
       <c r="D120" s="22"/>
       <c r="E120" s="22"/>
       <c r="F120" s="21"/>
       <c r="G120" s="22"/>
       <c r="H120" s="22"/>
       <c r="I120" s="23"/>
       <c r="J120" s="23"/>
       <c r="K120" s="85"/>
       <c r="L120" s="86"/>
       <c r="M120" s="86"/>
-      <c r="N120" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N120" s="87"/>
       <c r="O120" s="88"/>
       <c r="P120" s="88"/>
       <c r="Q120" s="88"/>
       <c r="R120" s="23"/>
       <c r="S120" s="23"/>
       <c r="T120" s="89"/>
       <c r="U120" s="23"/>
       <c r="V120" s="23"/>
       <c r="W120" s="89"/>
       <c r="X120" s="89"/>
       <c r="Y120" s="89"/>
       <c r="Z120" s="89"/>
       <c r="AA120" s="89"/>
       <c r="AB120" s="89"/>
       <c r="AC120" s="89"/>
       <c r="AD120" s="89"/>
       <c r="AE120" s="89"/>
       <c r="AF120" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG120" s="89"/>
       <c r="AH120" s="23"/>
       <c r="AI120" s="23"/>
       <c r="AJ120" s="23"/>
@@ -18101,54 +17666,51 @@
       <c r="BN120" s="92"/>
       <c r="BO120" s="92"/>
       <c r="BP120" s="92"/>
       <c r="BQ120" s="92"/>
       <c r="BR120" s="92"/>
       <c r="BS120" s="92"/>
       <c r="BT120" s="92"/>
       <c r="BU120" s="92"/>
       <c r="BV120" s="92"/>
       <c r="BW120" s="92"/>
     </row>
     <row r="121" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A121" s="22"/>
       <c r="B121" s="21"/>
       <c r="C121" s="22"/>
       <c r="D121" s="22"/>
       <c r="E121" s="22"/>
       <c r="F121" s="21"/>
       <c r="G121" s="22"/>
       <c r="H121" s="22"/>
       <c r="I121" s="23"/>
       <c r="J121" s="23"/>
       <c r="K121" s="85"/>
       <c r="L121" s="86"/>
       <c r="M121" s="86"/>
-      <c r="N121" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N121" s="87"/>
       <c r="O121" s="88"/>
       <c r="P121" s="88"/>
       <c r="Q121" s="88"/>
       <c r="R121" s="23"/>
       <c r="S121" s="23"/>
       <c r="T121" s="89"/>
       <c r="U121" s="23"/>
       <c r="V121" s="23"/>
       <c r="W121" s="89"/>
       <c r="X121" s="89"/>
       <c r="Y121" s="89"/>
       <c r="Z121" s="89"/>
       <c r="AA121" s="89"/>
       <c r="AB121" s="89"/>
       <c r="AC121" s="89"/>
       <c r="AD121" s="89"/>
       <c r="AE121" s="89"/>
       <c r="AF121" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG121" s="89"/>
       <c r="AH121" s="23"/>
       <c r="AI121" s="23"/>
       <c r="AJ121" s="23"/>
@@ -18202,54 +17764,51 @@
       <c r="BN121" s="92"/>
       <c r="BO121" s="92"/>
       <c r="BP121" s="92"/>
       <c r="BQ121" s="92"/>
       <c r="BR121" s="92"/>
       <c r="BS121" s="92"/>
       <c r="BT121" s="92"/>
       <c r="BU121" s="92"/>
       <c r="BV121" s="92"/>
       <c r="BW121" s="92"/>
     </row>
     <row r="122" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A122" s="22"/>
       <c r="B122" s="21"/>
       <c r="C122" s="22"/>
       <c r="D122" s="22"/>
       <c r="E122" s="22"/>
       <c r="F122" s="21"/>
       <c r="G122" s="22"/>
       <c r="H122" s="22"/>
       <c r="I122" s="23"/>
       <c r="J122" s="23"/>
       <c r="K122" s="85"/>
       <c r="L122" s="86"/>
       <c r="M122" s="86"/>
-      <c r="N122" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N122" s="87"/>
       <c r="O122" s="88"/>
       <c r="P122" s="88"/>
       <c r="Q122" s="88"/>
       <c r="R122" s="23"/>
       <c r="S122" s="23"/>
       <c r="T122" s="89"/>
       <c r="U122" s="23"/>
       <c r="V122" s="23"/>
       <c r="W122" s="89"/>
       <c r="X122" s="89"/>
       <c r="Y122" s="89"/>
       <c r="Z122" s="89"/>
       <c r="AA122" s="89"/>
       <c r="AB122" s="89"/>
       <c r="AC122" s="89"/>
       <c r="AD122" s="89"/>
       <c r="AE122" s="89"/>
       <c r="AF122" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG122" s="89"/>
       <c r="AH122" s="23"/>
       <c r="AI122" s="23"/>
       <c r="AJ122" s="23"/>
@@ -18303,54 +17862,51 @@
       <c r="BN122" s="92"/>
       <c r="BO122" s="92"/>
       <c r="BP122" s="92"/>
       <c r="BQ122" s="92"/>
       <c r="BR122" s="92"/>
       <c r="BS122" s="92"/>
       <c r="BT122" s="92"/>
       <c r="BU122" s="92"/>
       <c r="BV122" s="92"/>
       <c r="BW122" s="92"/>
     </row>
     <row r="123" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A123" s="22"/>
       <c r="B123" s="21"/>
       <c r="C123" s="22"/>
       <c r="D123" s="22"/>
       <c r="E123" s="22"/>
       <c r="F123" s="21"/>
       <c r="G123" s="22"/>
       <c r="H123" s="22"/>
       <c r="I123" s="23"/>
       <c r="J123" s="23"/>
       <c r="K123" s="85"/>
       <c r="L123" s="86"/>
       <c r="M123" s="86"/>
-      <c r="N123" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N123" s="87"/>
       <c r="O123" s="88"/>
       <c r="P123" s="88"/>
       <c r="Q123" s="88"/>
       <c r="R123" s="23"/>
       <c r="S123" s="23"/>
       <c r="T123" s="89"/>
       <c r="U123" s="23"/>
       <c r="V123" s="23"/>
       <c r="W123" s="89"/>
       <c r="X123" s="89"/>
       <c r="Y123" s="89"/>
       <c r="Z123" s="89"/>
       <c r="AA123" s="89"/>
       <c r="AB123" s="89"/>
       <c r="AC123" s="89"/>
       <c r="AD123" s="89"/>
       <c r="AE123" s="89"/>
       <c r="AF123" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG123" s="89"/>
       <c r="AH123" s="23"/>
       <c r="AI123" s="23"/>
       <c r="AJ123" s="23"/>
@@ -18404,54 +17960,51 @@
       <c r="BN123" s="92"/>
       <c r="BO123" s="92"/>
       <c r="BP123" s="92"/>
       <c r="BQ123" s="92"/>
       <c r="BR123" s="92"/>
       <c r="BS123" s="92"/>
       <c r="BT123" s="92"/>
       <c r="BU123" s="92"/>
       <c r="BV123" s="92"/>
       <c r="BW123" s="92"/>
     </row>
     <row r="124" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A124" s="22"/>
       <c r="B124" s="21"/>
       <c r="C124" s="22"/>
       <c r="D124" s="22"/>
       <c r="E124" s="22"/>
       <c r="F124" s="21"/>
       <c r="G124" s="22"/>
       <c r="H124" s="22"/>
       <c r="I124" s="23"/>
       <c r="J124" s="23"/>
       <c r="K124" s="85"/>
       <c r="L124" s="86"/>
       <c r="M124" s="86"/>
-      <c r="N124" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N124" s="87"/>
       <c r="O124" s="88"/>
       <c r="P124" s="88"/>
       <c r="Q124" s="88"/>
       <c r="R124" s="23"/>
       <c r="S124" s="23"/>
       <c r="T124" s="89"/>
       <c r="U124" s="23"/>
       <c r="V124" s="23"/>
       <c r="W124" s="89"/>
       <c r="X124" s="89"/>
       <c r="Y124" s="89"/>
       <c r="Z124" s="89"/>
       <c r="AA124" s="89"/>
       <c r="AB124" s="89"/>
       <c r="AC124" s="89"/>
       <c r="AD124" s="89"/>
       <c r="AE124" s="89"/>
       <c r="AF124" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG124" s="89"/>
       <c r="AH124" s="23"/>
       <c r="AI124" s="23"/>
       <c r="AJ124" s="23"/>
@@ -18505,54 +18058,51 @@
       <c r="BN124" s="92"/>
       <c r="BO124" s="92"/>
       <c r="BP124" s="92"/>
       <c r="BQ124" s="92"/>
       <c r="BR124" s="92"/>
       <c r="BS124" s="92"/>
       <c r="BT124" s="92"/>
       <c r="BU124" s="92"/>
       <c r="BV124" s="92"/>
       <c r="BW124" s="92"/>
     </row>
     <row r="125" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A125" s="22"/>
       <c r="B125" s="21"/>
       <c r="C125" s="22"/>
       <c r="D125" s="22"/>
       <c r="E125" s="22"/>
       <c r="F125" s="21"/>
       <c r="G125" s="22"/>
       <c r="H125" s="22"/>
       <c r="I125" s="23"/>
       <c r="J125" s="23"/>
       <c r="K125" s="85"/>
       <c r="L125" s="86"/>
       <c r="M125" s="86"/>
-      <c r="N125" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N125" s="87"/>
       <c r="O125" s="88"/>
       <c r="P125" s="88"/>
       <c r="Q125" s="88"/>
       <c r="R125" s="23"/>
       <c r="S125" s="23"/>
       <c r="T125" s="89"/>
       <c r="U125" s="23"/>
       <c r="V125" s="23"/>
       <c r="W125" s="89"/>
       <c r="X125" s="89"/>
       <c r="Y125" s="89"/>
       <c r="Z125" s="89"/>
       <c r="AA125" s="89"/>
       <c r="AB125" s="89"/>
       <c r="AC125" s="89"/>
       <c r="AD125" s="89"/>
       <c r="AE125" s="89"/>
       <c r="AF125" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG125" s="89"/>
       <c r="AH125" s="23"/>
       <c r="AI125" s="23"/>
       <c r="AJ125" s="23"/>
@@ -18606,54 +18156,51 @@
       <c r="BN125" s="92"/>
       <c r="BO125" s="92"/>
       <c r="BP125" s="92"/>
       <c r="BQ125" s="92"/>
       <c r="BR125" s="92"/>
       <c r="BS125" s="92"/>
       <c r="BT125" s="92"/>
       <c r="BU125" s="92"/>
       <c r="BV125" s="92"/>
       <c r="BW125" s="92"/>
     </row>
     <row r="126" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A126" s="22"/>
       <c r="B126" s="21"/>
       <c r="C126" s="22"/>
       <c r="D126" s="22"/>
       <c r="E126" s="22"/>
       <c r="F126" s="21"/>
       <c r="G126" s="22"/>
       <c r="H126" s="22"/>
       <c r="I126" s="23"/>
       <c r="J126" s="23"/>
       <c r="K126" s="85"/>
       <c r="L126" s="86"/>
       <c r="M126" s="86"/>
-      <c r="N126" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N126" s="87"/>
       <c r="O126" s="88"/>
       <c r="P126" s="88"/>
       <c r="Q126" s="88"/>
       <c r="R126" s="23"/>
       <c r="S126" s="23"/>
       <c r="T126" s="89"/>
       <c r="U126" s="23"/>
       <c r="V126" s="23"/>
       <c r="W126" s="89"/>
       <c r="X126" s="89"/>
       <c r="Y126" s="89"/>
       <c r="Z126" s="89"/>
       <c r="AA126" s="89"/>
       <c r="AB126" s="89"/>
       <c r="AC126" s="89"/>
       <c r="AD126" s="89"/>
       <c r="AE126" s="89"/>
       <c r="AF126" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG126" s="89"/>
       <c r="AH126" s="23"/>
       <c r="AI126" s="23"/>
       <c r="AJ126" s="23"/>
@@ -18707,54 +18254,51 @@
       <c r="BN126" s="92"/>
       <c r="BO126" s="92"/>
       <c r="BP126" s="92"/>
       <c r="BQ126" s="92"/>
       <c r="BR126" s="92"/>
       <c r="BS126" s="92"/>
       <c r="BT126" s="92"/>
       <c r="BU126" s="92"/>
       <c r="BV126" s="92"/>
       <c r="BW126" s="92"/>
     </row>
     <row r="127" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A127" s="22"/>
       <c r="B127" s="21"/>
       <c r="C127" s="22"/>
       <c r="D127" s="22"/>
       <c r="E127" s="22"/>
       <c r="F127" s="21"/>
       <c r="G127" s="22"/>
       <c r="H127" s="22"/>
       <c r="I127" s="23"/>
       <c r="J127" s="23"/>
       <c r="K127" s="85"/>
       <c r="L127" s="86"/>
       <c r="M127" s="86"/>
-      <c r="N127" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N127" s="87"/>
       <c r="O127" s="88"/>
       <c r="P127" s="88"/>
       <c r="Q127" s="88"/>
       <c r="R127" s="23"/>
       <c r="S127" s="23"/>
       <c r="T127" s="89"/>
       <c r="U127" s="23"/>
       <c r="V127" s="23"/>
       <c r="W127" s="89"/>
       <c r="X127" s="89"/>
       <c r="Y127" s="89"/>
       <c r="Z127" s="89"/>
       <c r="AA127" s="89"/>
       <c r="AB127" s="89"/>
       <c r="AC127" s="89"/>
       <c r="AD127" s="89"/>
       <c r="AE127" s="89"/>
       <c r="AF127" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG127" s="89"/>
       <c r="AH127" s="23"/>
       <c r="AI127" s="23"/>
       <c r="AJ127" s="23"/>
@@ -18808,54 +18352,51 @@
       <c r="BN127" s="92"/>
       <c r="BO127" s="92"/>
       <c r="BP127" s="92"/>
       <c r="BQ127" s="92"/>
       <c r="BR127" s="92"/>
       <c r="BS127" s="92"/>
       <c r="BT127" s="92"/>
       <c r="BU127" s="92"/>
       <c r="BV127" s="92"/>
       <c r="BW127" s="92"/>
     </row>
     <row r="128" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A128" s="22"/>
       <c r="B128" s="21"/>
       <c r="C128" s="22"/>
       <c r="D128" s="22"/>
       <c r="E128" s="22"/>
       <c r="F128" s="21"/>
       <c r="G128" s="22"/>
       <c r="H128" s="22"/>
       <c r="I128" s="23"/>
       <c r="J128" s="23"/>
       <c r="K128" s="85"/>
       <c r="L128" s="86"/>
       <c r="M128" s="86"/>
-      <c r="N128" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N128" s="87"/>
       <c r="O128" s="88"/>
       <c r="P128" s="88"/>
       <c r="Q128" s="88"/>
       <c r="R128" s="23"/>
       <c r="S128" s="23"/>
       <c r="T128" s="89"/>
       <c r="U128" s="23"/>
       <c r="V128" s="23"/>
       <c r="W128" s="89"/>
       <c r="X128" s="89"/>
       <c r="Y128" s="89"/>
       <c r="Z128" s="89"/>
       <c r="AA128" s="89"/>
       <c r="AB128" s="89"/>
       <c r="AC128" s="89"/>
       <c r="AD128" s="89"/>
       <c r="AE128" s="89"/>
       <c r="AF128" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG128" s="89"/>
       <c r="AH128" s="23"/>
       <c r="AI128" s="23"/>
       <c r="AJ128" s="23"/>
@@ -18909,54 +18450,51 @@
       <c r="BN128" s="92"/>
       <c r="BO128" s="92"/>
       <c r="BP128" s="92"/>
       <c r="BQ128" s="92"/>
       <c r="BR128" s="92"/>
       <c r="BS128" s="92"/>
       <c r="BT128" s="92"/>
       <c r="BU128" s="92"/>
       <c r="BV128" s="92"/>
       <c r="BW128" s="92"/>
     </row>
     <row r="129" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A129" s="22"/>
       <c r="B129" s="21"/>
       <c r="C129" s="22"/>
       <c r="D129" s="22"/>
       <c r="E129" s="22"/>
       <c r="F129" s="21"/>
       <c r="G129" s="22"/>
       <c r="H129" s="22"/>
       <c r="I129" s="23"/>
       <c r="J129" s="23"/>
       <c r="K129" s="85"/>
       <c r="L129" s="86"/>
       <c r="M129" s="86"/>
-      <c r="N129" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N129" s="87"/>
       <c r="O129" s="88"/>
       <c r="P129" s="88"/>
       <c r="Q129" s="88"/>
       <c r="R129" s="23"/>
       <c r="S129" s="23"/>
       <c r="T129" s="89"/>
       <c r="U129" s="23"/>
       <c r="V129" s="23"/>
       <c r="W129" s="89"/>
       <c r="X129" s="89"/>
       <c r="Y129" s="89"/>
       <c r="Z129" s="89"/>
       <c r="AA129" s="89"/>
       <c r="AB129" s="89"/>
       <c r="AC129" s="89"/>
       <c r="AD129" s="89"/>
       <c r="AE129" s="89"/>
       <c r="AF129" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG129" s="89"/>
       <c r="AH129" s="23"/>
       <c r="AI129" s="23"/>
       <c r="AJ129" s="23"/>
@@ -19010,54 +18548,51 @@
       <c r="BN129" s="92"/>
       <c r="BO129" s="92"/>
       <c r="BP129" s="92"/>
       <c r="BQ129" s="92"/>
       <c r="BR129" s="92"/>
       <c r="BS129" s="92"/>
       <c r="BT129" s="92"/>
       <c r="BU129" s="92"/>
       <c r="BV129" s="92"/>
       <c r="BW129" s="92"/>
     </row>
     <row r="130" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A130" s="22"/>
       <c r="B130" s="21"/>
       <c r="C130" s="22"/>
       <c r="D130" s="22"/>
       <c r="E130" s="22"/>
       <c r="F130" s="21"/>
       <c r="G130" s="22"/>
       <c r="H130" s="22"/>
       <c r="I130" s="23"/>
       <c r="J130" s="23"/>
       <c r="K130" s="85"/>
       <c r="L130" s="86"/>
       <c r="M130" s="86"/>
-      <c r="N130" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N130" s="87"/>
       <c r="O130" s="88"/>
       <c r="P130" s="88"/>
       <c r="Q130" s="88"/>
       <c r="R130" s="23"/>
       <c r="S130" s="23"/>
       <c r="T130" s="89"/>
       <c r="U130" s="23"/>
       <c r="V130" s="23"/>
       <c r="W130" s="89"/>
       <c r="X130" s="89"/>
       <c r="Y130" s="89"/>
       <c r="Z130" s="89"/>
       <c r="AA130" s="89"/>
       <c r="AB130" s="89"/>
       <c r="AC130" s="89"/>
       <c r="AD130" s="89"/>
       <c r="AE130" s="89"/>
       <c r="AF130" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG130" s="89"/>
       <c r="AH130" s="23"/>
       <c r="AI130" s="23"/>
       <c r="AJ130" s="23"/>
@@ -19111,54 +18646,51 @@
       <c r="BN130" s="92"/>
       <c r="BO130" s="92"/>
       <c r="BP130" s="92"/>
       <c r="BQ130" s="92"/>
       <c r="BR130" s="92"/>
       <c r="BS130" s="92"/>
       <c r="BT130" s="92"/>
       <c r="BU130" s="92"/>
       <c r="BV130" s="92"/>
       <c r="BW130" s="92"/>
     </row>
     <row r="131" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A131" s="22"/>
       <c r="B131" s="21"/>
       <c r="C131" s="22"/>
       <c r="D131" s="22"/>
       <c r="E131" s="22"/>
       <c r="F131" s="21"/>
       <c r="G131" s="22"/>
       <c r="H131" s="22"/>
       <c r="I131" s="23"/>
       <c r="J131" s="23"/>
       <c r="K131" s="85"/>
       <c r="L131" s="86"/>
       <c r="M131" s="86"/>
-      <c r="N131" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N131" s="87"/>
       <c r="O131" s="88"/>
       <c r="P131" s="88"/>
       <c r="Q131" s="88"/>
       <c r="R131" s="23"/>
       <c r="S131" s="23"/>
       <c r="T131" s="89"/>
       <c r="U131" s="23"/>
       <c r="V131" s="23"/>
       <c r="W131" s="89"/>
       <c r="X131" s="89"/>
       <c r="Y131" s="89"/>
       <c r="Z131" s="89"/>
       <c r="AA131" s="89"/>
       <c r="AB131" s="89"/>
       <c r="AC131" s="89"/>
       <c r="AD131" s="89"/>
       <c r="AE131" s="89"/>
       <c r="AF131" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG131" s="89"/>
       <c r="AH131" s="23"/>
       <c r="AI131" s="23"/>
       <c r="AJ131" s="23"/>
@@ -19212,54 +18744,51 @@
       <c r="BN131" s="92"/>
       <c r="BO131" s="92"/>
       <c r="BP131" s="92"/>
       <c r="BQ131" s="92"/>
       <c r="BR131" s="92"/>
       <c r="BS131" s="92"/>
       <c r="BT131" s="92"/>
       <c r="BU131" s="92"/>
       <c r="BV131" s="92"/>
       <c r="BW131" s="92"/>
     </row>
     <row r="132" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A132" s="22"/>
       <c r="B132" s="21"/>
       <c r="C132" s="22"/>
       <c r="D132" s="22"/>
       <c r="E132" s="22"/>
       <c r="F132" s="21"/>
       <c r="G132" s="22"/>
       <c r="H132" s="22"/>
       <c r="I132" s="23"/>
       <c r="J132" s="23"/>
       <c r="K132" s="85"/>
       <c r="L132" s="86"/>
       <c r="M132" s="86"/>
-      <c r="N132" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N132" s="87"/>
       <c r="O132" s="88"/>
       <c r="P132" s="88"/>
       <c r="Q132" s="88"/>
       <c r="R132" s="23"/>
       <c r="S132" s="23"/>
       <c r="T132" s="89"/>
       <c r="U132" s="23"/>
       <c r="V132" s="23"/>
       <c r="W132" s="89"/>
       <c r="X132" s="89"/>
       <c r="Y132" s="89"/>
       <c r="Z132" s="89"/>
       <c r="AA132" s="89"/>
       <c r="AB132" s="89"/>
       <c r="AC132" s="89"/>
       <c r="AD132" s="89"/>
       <c r="AE132" s="89"/>
       <c r="AF132" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG132" s="89"/>
       <c r="AH132" s="23"/>
       <c r="AI132" s="23"/>
       <c r="AJ132" s="23"/>
@@ -19313,54 +18842,51 @@
       <c r="BN132" s="92"/>
       <c r="BO132" s="92"/>
       <c r="BP132" s="92"/>
       <c r="BQ132" s="92"/>
       <c r="BR132" s="92"/>
       <c r="BS132" s="92"/>
       <c r="BT132" s="92"/>
       <c r="BU132" s="92"/>
       <c r="BV132" s="92"/>
       <c r="BW132" s="92"/>
     </row>
     <row r="133" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A133" s="22"/>
       <c r="B133" s="21"/>
       <c r="C133" s="22"/>
       <c r="D133" s="22"/>
       <c r="E133" s="22"/>
       <c r="F133" s="21"/>
       <c r="G133" s="22"/>
       <c r="H133" s="22"/>
       <c r="I133" s="23"/>
       <c r="J133" s="23"/>
       <c r="K133" s="85"/>
       <c r="L133" s="86"/>
       <c r="M133" s="86"/>
-      <c r="N133" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N133" s="87"/>
       <c r="O133" s="88"/>
       <c r="P133" s="88"/>
       <c r="Q133" s="88"/>
       <c r="R133" s="23"/>
       <c r="S133" s="23"/>
       <c r="T133" s="89"/>
       <c r="U133" s="23"/>
       <c r="V133" s="23"/>
       <c r="W133" s="89"/>
       <c r="X133" s="89"/>
       <c r="Y133" s="89"/>
       <c r="Z133" s="89"/>
       <c r="AA133" s="89"/>
       <c r="AB133" s="89"/>
       <c r="AC133" s="89"/>
       <c r="AD133" s="89"/>
       <c r="AE133" s="89"/>
       <c r="AF133" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG133" s="89"/>
       <c r="AH133" s="23"/>
       <c r="AI133" s="23"/>
       <c r="AJ133" s="23"/>
@@ -19414,54 +18940,51 @@
       <c r="BN133" s="92"/>
       <c r="BO133" s="92"/>
       <c r="BP133" s="92"/>
       <c r="BQ133" s="92"/>
       <c r="BR133" s="92"/>
       <c r="BS133" s="92"/>
       <c r="BT133" s="92"/>
       <c r="BU133" s="92"/>
       <c r="BV133" s="92"/>
       <c r="BW133" s="92"/>
     </row>
     <row r="134" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A134" s="22"/>
       <c r="B134" s="21"/>
       <c r="C134" s="22"/>
       <c r="D134" s="22"/>
       <c r="E134" s="22"/>
       <c r="F134" s="21"/>
       <c r="G134" s="22"/>
       <c r="H134" s="22"/>
       <c r="I134" s="23"/>
       <c r="J134" s="23"/>
       <c r="K134" s="85"/>
       <c r="L134" s="86"/>
       <c r="M134" s="86"/>
-      <c r="N134" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N134" s="87"/>
       <c r="O134" s="88"/>
       <c r="P134" s="88"/>
       <c r="Q134" s="88"/>
       <c r="R134" s="23"/>
       <c r="S134" s="23"/>
       <c r="T134" s="89"/>
       <c r="U134" s="23"/>
       <c r="V134" s="23"/>
       <c r="W134" s="89"/>
       <c r="X134" s="89"/>
       <c r="Y134" s="89"/>
       <c r="Z134" s="89"/>
       <c r="AA134" s="89"/>
       <c r="AB134" s="89"/>
       <c r="AC134" s="89"/>
       <c r="AD134" s="89"/>
       <c r="AE134" s="89"/>
       <c r="AF134" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG134" s="89"/>
       <c r="AH134" s="23"/>
       <c r="AI134" s="23"/>
       <c r="AJ134" s="23"/>
@@ -19515,54 +19038,51 @@
       <c r="BN134" s="92"/>
       <c r="BO134" s="92"/>
       <c r="BP134" s="92"/>
       <c r="BQ134" s="92"/>
       <c r="BR134" s="92"/>
       <c r="BS134" s="92"/>
       <c r="BT134" s="92"/>
       <c r="BU134" s="92"/>
       <c r="BV134" s="92"/>
       <c r="BW134" s="92"/>
     </row>
     <row r="135" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A135" s="22"/>
       <c r="B135" s="21"/>
       <c r="C135" s="22"/>
       <c r="D135" s="22"/>
       <c r="E135" s="22"/>
       <c r="F135" s="21"/>
       <c r="G135" s="22"/>
       <c r="H135" s="22"/>
       <c r="I135" s="23"/>
       <c r="J135" s="23"/>
       <c r="K135" s="85"/>
       <c r="L135" s="86"/>
       <c r="M135" s="86"/>
-      <c r="N135" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N135" s="87"/>
       <c r="O135" s="88"/>
       <c r="P135" s="88"/>
       <c r="Q135" s="88"/>
       <c r="R135" s="23"/>
       <c r="S135" s="23"/>
       <c r="T135" s="89"/>
       <c r="U135" s="23"/>
       <c r="V135" s="23"/>
       <c r="W135" s="89"/>
       <c r="X135" s="89"/>
       <c r="Y135" s="89"/>
       <c r="Z135" s="89"/>
       <c r="AA135" s="89"/>
       <c r="AB135" s="89"/>
       <c r="AC135" s="89"/>
       <c r="AD135" s="89"/>
       <c r="AE135" s="89"/>
       <c r="AF135" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG135" s="89"/>
       <c r="AH135" s="23"/>
       <c r="AI135" s="23"/>
       <c r="AJ135" s="23"/>
@@ -19616,54 +19136,51 @@
       <c r="BN135" s="92"/>
       <c r="BO135" s="92"/>
       <c r="BP135" s="92"/>
       <c r="BQ135" s="92"/>
       <c r="BR135" s="92"/>
       <c r="BS135" s="92"/>
       <c r="BT135" s="92"/>
       <c r="BU135" s="92"/>
       <c r="BV135" s="92"/>
       <c r="BW135" s="92"/>
     </row>
     <row r="136" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A136" s="22"/>
       <c r="B136" s="21"/>
       <c r="C136" s="22"/>
       <c r="D136" s="22"/>
       <c r="E136" s="22"/>
       <c r="F136" s="21"/>
       <c r="G136" s="22"/>
       <c r="H136" s="22"/>
       <c r="I136" s="23"/>
       <c r="J136" s="23"/>
       <c r="K136" s="85"/>
       <c r="L136" s="86"/>
       <c r="M136" s="86"/>
-      <c r="N136" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N136" s="87"/>
       <c r="O136" s="88"/>
       <c r="P136" s="88"/>
       <c r="Q136" s="88"/>
       <c r="R136" s="23"/>
       <c r="S136" s="23"/>
       <c r="T136" s="89"/>
       <c r="U136" s="23"/>
       <c r="V136" s="23"/>
       <c r="W136" s="89"/>
       <c r="X136" s="89"/>
       <c r="Y136" s="89"/>
       <c r="Z136" s="89"/>
       <c r="AA136" s="89"/>
       <c r="AB136" s="89"/>
       <c r="AC136" s="89"/>
       <c r="AD136" s="89"/>
       <c r="AE136" s="89"/>
       <c r="AF136" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG136" s="89"/>
       <c r="AH136" s="23"/>
       <c r="AI136" s="23"/>
       <c r="AJ136" s="23"/>
@@ -19717,54 +19234,51 @@
       <c r="BN136" s="92"/>
       <c r="BO136" s="92"/>
       <c r="BP136" s="92"/>
       <c r="BQ136" s="92"/>
       <c r="BR136" s="92"/>
       <c r="BS136" s="92"/>
       <c r="BT136" s="92"/>
       <c r="BU136" s="92"/>
       <c r="BV136" s="92"/>
       <c r="BW136" s="92"/>
     </row>
     <row r="137" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A137" s="22"/>
       <c r="B137" s="21"/>
       <c r="C137" s="22"/>
       <c r="D137" s="22"/>
       <c r="E137" s="22"/>
       <c r="F137" s="21"/>
       <c r="G137" s="22"/>
       <c r="H137" s="22"/>
       <c r="I137" s="23"/>
       <c r="J137" s="23"/>
       <c r="K137" s="85"/>
       <c r="L137" s="86"/>
       <c r="M137" s="86"/>
-      <c r="N137" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N137" s="87"/>
       <c r="O137" s="88"/>
       <c r="P137" s="88"/>
       <c r="Q137" s="88"/>
       <c r="R137" s="23"/>
       <c r="S137" s="23"/>
       <c r="T137" s="89"/>
       <c r="U137" s="23"/>
       <c r="V137" s="23"/>
       <c r="W137" s="89"/>
       <c r="X137" s="89"/>
       <c r="Y137" s="89"/>
       <c r="Z137" s="89"/>
       <c r="AA137" s="89"/>
       <c r="AB137" s="89"/>
       <c r="AC137" s="89"/>
       <c r="AD137" s="89"/>
       <c r="AE137" s="89"/>
       <c r="AF137" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG137" s="89"/>
       <c r="AH137" s="23"/>
       <c r="AI137" s="23"/>
       <c r="AJ137" s="23"/>
@@ -19818,54 +19332,51 @@
       <c r="BN137" s="92"/>
       <c r="BO137" s="92"/>
       <c r="BP137" s="92"/>
       <c r="BQ137" s="92"/>
       <c r="BR137" s="92"/>
       <c r="BS137" s="92"/>
       <c r="BT137" s="92"/>
       <c r="BU137" s="92"/>
       <c r="BV137" s="92"/>
       <c r="BW137" s="92"/>
     </row>
     <row r="138" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A138" s="22"/>
       <c r="B138" s="21"/>
       <c r="C138" s="22"/>
       <c r="D138" s="22"/>
       <c r="E138" s="22"/>
       <c r="F138" s="21"/>
       <c r="G138" s="22"/>
       <c r="H138" s="22"/>
       <c r="I138" s="23"/>
       <c r="J138" s="23"/>
       <c r="K138" s="85"/>
       <c r="L138" s="86"/>
       <c r="M138" s="86"/>
-      <c r="N138" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N138" s="87"/>
       <c r="O138" s="88"/>
       <c r="P138" s="88"/>
       <c r="Q138" s="88"/>
       <c r="R138" s="23"/>
       <c r="S138" s="23"/>
       <c r="T138" s="89"/>
       <c r="U138" s="23"/>
       <c r="V138" s="23"/>
       <c r="W138" s="89"/>
       <c r="X138" s="89"/>
       <c r="Y138" s="89"/>
       <c r="Z138" s="89"/>
       <c r="AA138" s="89"/>
       <c r="AB138" s="89"/>
       <c r="AC138" s="89"/>
       <c r="AD138" s="89"/>
       <c r="AE138" s="89"/>
       <c r="AF138" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG138" s="89"/>
       <c r="AH138" s="23"/>
       <c r="AI138" s="23"/>
       <c r="AJ138" s="23"/>
@@ -19919,54 +19430,51 @@
       <c r="BN138" s="92"/>
       <c r="BO138" s="92"/>
       <c r="BP138" s="92"/>
       <c r="BQ138" s="92"/>
       <c r="BR138" s="92"/>
       <c r="BS138" s="92"/>
       <c r="BT138" s="92"/>
       <c r="BU138" s="92"/>
       <c r="BV138" s="92"/>
       <c r="BW138" s="92"/>
     </row>
     <row r="139" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A139" s="22"/>
       <c r="B139" s="21"/>
       <c r="C139" s="22"/>
       <c r="D139" s="22"/>
       <c r="E139" s="22"/>
       <c r="F139" s="21"/>
       <c r="G139" s="22"/>
       <c r="H139" s="22"/>
       <c r="I139" s="23"/>
       <c r="J139" s="23"/>
       <c r="K139" s="85"/>
       <c r="L139" s="86"/>
       <c r="M139" s="86"/>
-      <c r="N139" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N139" s="87"/>
       <c r="O139" s="88"/>
       <c r="P139" s="88"/>
       <c r="Q139" s="88"/>
       <c r="R139" s="23"/>
       <c r="S139" s="23"/>
       <c r="T139" s="89"/>
       <c r="U139" s="23"/>
       <c r="V139" s="23"/>
       <c r="W139" s="89"/>
       <c r="X139" s="89"/>
       <c r="Y139" s="89"/>
       <c r="Z139" s="89"/>
       <c r="AA139" s="89"/>
       <c r="AB139" s="89"/>
       <c r="AC139" s="89"/>
       <c r="AD139" s="89"/>
       <c r="AE139" s="89"/>
       <c r="AF139" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG139" s="89"/>
       <c r="AH139" s="23"/>
       <c r="AI139" s="23"/>
       <c r="AJ139" s="23"/>
@@ -20020,54 +19528,51 @@
       <c r="BN139" s="92"/>
       <c r="BO139" s="92"/>
       <c r="BP139" s="92"/>
       <c r="BQ139" s="92"/>
       <c r="BR139" s="92"/>
       <c r="BS139" s="92"/>
       <c r="BT139" s="92"/>
       <c r="BU139" s="92"/>
       <c r="BV139" s="92"/>
       <c r="BW139" s="92"/>
     </row>
     <row r="140" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A140" s="22"/>
       <c r="B140" s="21"/>
       <c r="C140" s="22"/>
       <c r="D140" s="22"/>
       <c r="E140" s="22"/>
       <c r="F140" s="21"/>
       <c r="G140" s="22"/>
       <c r="H140" s="22"/>
       <c r="I140" s="23"/>
       <c r="J140" s="23"/>
       <c r="K140" s="85"/>
       <c r="L140" s="86"/>
       <c r="M140" s="86"/>
-      <c r="N140" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N140" s="87"/>
       <c r="O140" s="88"/>
       <c r="P140" s="88"/>
       <c r="Q140" s="88"/>
       <c r="R140" s="23"/>
       <c r="S140" s="23"/>
       <c r="T140" s="89"/>
       <c r="U140" s="23"/>
       <c r="V140" s="23"/>
       <c r="W140" s="89"/>
       <c r="X140" s="89"/>
       <c r="Y140" s="89"/>
       <c r="Z140" s="89"/>
       <c r="AA140" s="89"/>
       <c r="AB140" s="89"/>
       <c r="AC140" s="89"/>
       <c r="AD140" s="89"/>
       <c r="AE140" s="89"/>
       <c r="AF140" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG140" s="89"/>
       <c r="AH140" s="23"/>
       <c r="AI140" s="23"/>
       <c r="AJ140" s="23"/>
@@ -20121,54 +19626,51 @@
       <c r="BN140" s="92"/>
       <c r="BO140" s="92"/>
       <c r="BP140" s="92"/>
       <c r="BQ140" s="92"/>
       <c r="BR140" s="92"/>
       <c r="BS140" s="92"/>
       <c r="BT140" s="92"/>
       <c r="BU140" s="92"/>
       <c r="BV140" s="92"/>
       <c r="BW140" s="92"/>
     </row>
     <row r="141" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A141" s="22"/>
       <c r="B141" s="21"/>
       <c r="C141" s="22"/>
       <c r="D141" s="22"/>
       <c r="E141" s="22"/>
       <c r="F141" s="21"/>
       <c r="G141" s="22"/>
       <c r="H141" s="22"/>
       <c r="I141" s="23"/>
       <c r="J141" s="23"/>
       <c r="K141" s="85"/>
       <c r="L141" s="86"/>
       <c r="M141" s="86"/>
-      <c r="N141" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N141" s="87"/>
       <c r="O141" s="88"/>
       <c r="P141" s="88"/>
       <c r="Q141" s="88"/>
       <c r="R141" s="23"/>
       <c r="S141" s="23"/>
       <c r="T141" s="89"/>
       <c r="U141" s="23"/>
       <c r="V141" s="23"/>
       <c r="W141" s="89"/>
       <c r="X141" s="89"/>
       <c r="Y141" s="89"/>
       <c r="Z141" s="89"/>
       <c r="AA141" s="89"/>
       <c r="AB141" s="89"/>
       <c r="AC141" s="89"/>
       <c r="AD141" s="89"/>
       <c r="AE141" s="89"/>
       <c r="AF141" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG141" s="89"/>
       <c r="AH141" s="23"/>
       <c r="AI141" s="23"/>
       <c r="AJ141" s="23"/>
@@ -20222,54 +19724,51 @@
       <c r="BN141" s="92"/>
       <c r="BO141" s="92"/>
       <c r="BP141" s="92"/>
       <c r="BQ141" s="92"/>
       <c r="BR141" s="92"/>
       <c r="BS141" s="92"/>
       <c r="BT141" s="92"/>
       <c r="BU141" s="92"/>
       <c r="BV141" s="92"/>
       <c r="BW141" s="92"/>
     </row>
     <row r="142" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A142" s="22"/>
       <c r="B142" s="21"/>
       <c r="C142" s="22"/>
       <c r="D142" s="22"/>
       <c r="E142" s="22"/>
       <c r="F142" s="21"/>
       <c r="G142" s="22"/>
       <c r="H142" s="22"/>
       <c r="I142" s="23"/>
       <c r="J142" s="23"/>
       <c r="K142" s="85"/>
       <c r="L142" s="86"/>
       <c r="M142" s="86"/>
-      <c r="N142" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N142" s="87"/>
       <c r="O142" s="88"/>
       <c r="P142" s="88"/>
       <c r="Q142" s="88"/>
       <c r="R142" s="23"/>
       <c r="S142" s="23"/>
       <c r="T142" s="89"/>
       <c r="U142" s="23"/>
       <c r="V142" s="23"/>
       <c r="W142" s="89"/>
       <c r="X142" s="89"/>
       <c r="Y142" s="89"/>
       <c r="Z142" s="89"/>
       <c r="AA142" s="89"/>
       <c r="AB142" s="89"/>
       <c r="AC142" s="89"/>
       <c r="AD142" s="89"/>
       <c r="AE142" s="89"/>
       <c r="AF142" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG142" s="89"/>
       <c r="AH142" s="23"/>
       <c r="AI142" s="23"/>
       <c r="AJ142" s="23"/>
@@ -20323,54 +19822,51 @@
       <c r="BN142" s="92"/>
       <c r="BO142" s="92"/>
       <c r="BP142" s="92"/>
       <c r="BQ142" s="92"/>
       <c r="BR142" s="92"/>
       <c r="BS142" s="92"/>
       <c r="BT142" s="92"/>
       <c r="BU142" s="92"/>
       <c r="BV142" s="92"/>
       <c r="BW142" s="92"/>
     </row>
     <row r="143" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A143" s="22"/>
       <c r="B143" s="21"/>
       <c r="C143" s="22"/>
       <c r="D143" s="22"/>
       <c r="E143" s="22"/>
       <c r="F143" s="21"/>
       <c r="G143" s="22"/>
       <c r="H143" s="22"/>
       <c r="I143" s="23"/>
       <c r="J143" s="23"/>
       <c r="K143" s="85"/>
       <c r="L143" s="86"/>
       <c r="M143" s="86"/>
-      <c r="N143" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N143" s="87"/>
       <c r="O143" s="88"/>
       <c r="P143" s="88"/>
       <c r="Q143" s="88"/>
       <c r="R143" s="23"/>
       <c r="S143" s="23"/>
       <c r="T143" s="89"/>
       <c r="U143" s="23"/>
       <c r="V143" s="23"/>
       <c r="W143" s="89"/>
       <c r="X143" s="89"/>
       <c r="Y143" s="89"/>
       <c r="Z143" s="89"/>
       <c r="AA143" s="89"/>
       <c r="AB143" s="89"/>
       <c r="AC143" s="89"/>
       <c r="AD143" s="89"/>
       <c r="AE143" s="89"/>
       <c r="AF143" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG143" s="89"/>
       <c r="AH143" s="23"/>
       <c r="AI143" s="23"/>
       <c r="AJ143" s="23"/>
@@ -20424,54 +19920,51 @@
       <c r="BN143" s="92"/>
       <c r="BO143" s="92"/>
       <c r="BP143" s="92"/>
       <c r="BQ143" s="92"/>
       <c r="BR143" s="92"/>
       <c r="BS143" s="92"/>
       <c r="BT143" s="92"/>
       <c r="BU143" s="92"/>
       <c r="BV143" s="92"/>
       <c r="BW143" s="92"/>
     </row>
     <row r="144" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A144" s="22"/>
       <c r="B144" s="21"/>
       <c r="C144" s="22"/>
       <c r="D144" s="22"/>
       <c r="E144" s="22"/>
       <c r="F144" s="21"/>
       <c r="G144" s="22"/>
       <c r="H144" s="22"/>
       <c r="I144" s="23"/>
       <c r="J144" s="23"/>
       <c r="K144" s="85"/>
       <c r="L144" s="86"/>
       <c r="M144" s="86"/>
-      <c r="N144" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N144" s="87"/>
       <c r="O144" s="88"/>
       <c r="P144" s="88"/>
       <c r="Q144" s="88"/>
       <c r="R144" s="23"/>
       <c r="S144" s="23"/>
       <c r="T144" s="89"/>
       <c r="U144" s="23"/>
       <c r="V144" s="23"/>
       <c r="W144" s="89"/>
       <c r="X144" s="89"/>
       <c r="Y144" s="89"/>
       <c r="Z144" s="89"/>
       <c r="AA144" s="89"/>
       <c r="AB144" s="89"/>
       <c r="AC144" s="89"/>
       <c r="AD144" s="89"/>
       <c r="AE144" s="89"/>
       <c r="AF144" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG144" s="89"/>
       <c r="AH144" s="23"/>
       <c r="AI144" s="23"/>
       <c r="AJ144" s="23"/>
@@ -20525,54 +20018,51 @@
       <c r="BN144" s="92"/>
       <c r="BO144" s="92"/>
       <c r="BP144" s="92"/>
       <c r="BQ144" s="92"/>
       <c r="BR144" s="92"/>
       <c r="BS144" s="92"/>
       <c r="BT144" s="92"/>
       <c r="BU144" s="92"/>
       <c r="BV144" s="92"/>
       <c r="BW144" s="92"/>
     </row>
     <row r="145" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A145" s="22"/>
       <c r="B145" s="21"/>
       <c r="C145" s="22"/>
       <c r="D145" s="22"/>
       <c r="E145" s="22"/>
       <c r="F145" s="21"/>
       <c r="G145" s="22"/>
       <c r="H145" s="22"/>
       <c r="I145" s="23"/>
       <c r="J145" s="23"/>
       <c r="K145" s="85"/>
       <c r="L145" s="86"/>
       <c r="M145" s="86"/>
-      <c r="N145" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N145" s="87"/>
       <c r="O145" s="88"/>
       <c r="P145" s="88"/>
       <c r="Q145" s="88"/>
       <c r="R145" s="23"/>
       <c r="S145" s="23"/>
       <c r="T145" s="89"/>
       <c r="U145" s="23"/>
       <c r="V145" s="23"/>
       <c r="W145" s="89"/>
       <c r="X145" s="89"/>
       <c r="Y145" s="89"/>
       <c r="Z145" s="89"/>
       <c r="AA145" s="89"/>
       <c r="AB145" s="89"/>
       <c r="AC145" s="89"/>
       <c r="AD145" s="89"/>
       <c r="AE145" s="89"/>
       <c r="AF145" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG145" s="89"/>
       <c r="AH145" s="23"/>
       <c r="AI145" s="23"/>
       <c r="AJ145" s="23"/>
@@ -20626,54 +20116,51 @@
       <c r="BN145" s="92"/>
       <c r="BO145" s="92"/>
       <c r="BP145" s="92"/>
       <c r="BQ145" s="92"/>
       <c r="BR145" s="92"/>
       <c r="BS145" s="92"/>
       <c r="BT145" s="92"/>
       <c r="BU145" s="92"/>
       <c r="BV145" s="92"/>
       <c r="BW145" s="92"/>
     </row>
     <row r="146" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A146" s="22"/>
       <c r="B146" s="21"/>
       <c r="C146" s="22"/>
       <c r="D146" s="22"/>
       <c r="E146" s="22"/>
       <c r="F146" s="21"/>
       <c r="G146" s="22"/>
       <c r="H146" s="22"/>
       <c r="I146" s="23"/>
       <c r="J146" s="23"/>
       <c r="K146" s="85"/>
       <c r="L146" s="86"/>
       <c r="M146" s="86"/>
-      <c r="N146" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N146" s="87"/>
       <c r="O146" s="88"/>
       <c r="P146" s="88"/>
       <c r="Q146" s="88"/>
       <c r="R146" s="23"/>
       <c r="S146" s="23"/>
       <c r="T146" s="89"/>
       <c r="U146" s="23"/>
       <c r="V146" s="23"/>
       <c r="W146" s="89"/>
       <c r="X146" s="89"/>
       <c r="Y146" s="89"/>
       <c r="Z146" s="89"/>
       <c r="AA146" s="89"/>
       <c r="AB146" s="89"/>
       <c r="AC146" s="89"/>
       <c r="AD146" s="89"/>
       <c r="AE146" s="89"/>
       <c r="AF146" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG146" s="89"/>
       <c r="AH146" s="23"/>
       <c r="AI146" s="23"/>
       <c r="AJ146" s="23"/>
@@ -20727,54 +20214,51 @@
       <c r="BN146" s="92"/>
       <c r="BO146" s="92"/>
       <c r="BP146" s="92"/>
       <c r="BQ146" s="92"/>
       <c r="BR146" s="92"/>
       <c r="BS146" s="92"/>
       <c r="BT146" s="92"/>
       <c r="BU146" s="92"/>
       <c r="BV146" s="92"/>
       <c r="BW146" s="92"/>
     </row>
     <row r="147" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A147" s="22"/>
       <c r="B147" s="21"/>
       <c r="C147" s="22"/>
       <c r="D147" s="22"/>
       <c r="E147" s="22"/>
       <c r="F147" s="21"/>
       <c r="G147" s="22"/>
       <c r="H147" s="22"/>
       <c r="I147" s="23"/>
       <c r="J147" s="23"/>
       <c r="K147" s="85"/>
       <c r="L147" s="86"/>
       <c r="M147" s="86"/>
-      <c r="N147" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N147" s="87"/>
       <c r="O147" s="88"/>
       <c r="P147" s="88"/>
       <c r="Q147" s="88"/>
       <c r="R147" s="23"/>
       <c r="S147" s="23"/>
       <c r="T147" s="89"/>
       <c r="U147" s="23"/>
       <c r="V147" s="23"/>
       <c r="W147" s="89"/>
       <c r="X147" s="89"/>
       <c r="Y147" s="89"/>
       <c r="Z147" s="89"/>
       <c r="AA147" s="89"/>
       <c r="AB147" s="89"/>
       <c r="AC147" s="89"/>
       <c r="AD147" s="89"/>
       <c r="AE147" s="89"/>
       <c r="AF147" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG147" s="89"/>
       <c r="AH147" s="23"/>
       <c r="AI147" s="23"/>
       <c r="AJ147" s="23"/>
@@ -20828,54 +20312,51 @@
       <c r="BN147" s="92"/>
       <c r="BO147" s="92"/>
       <c r="BP147" s="92"/>
       <c r="BQ147" s="92"/>
       <c r="BR147" s="92"/>
       <c r="BS147" s="92"/>
       <c r="BT147" s="92"/>
       <c r="BU147" s="92"/>
       <c r="BV147" s="92"/>
       <c r="BW147" s="92"/>
     </row>
     <row r="148" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A148" s="22"/>
       <c r="B148" s="21"/>
       <c r="C148" s="22"/>
       <c r="D148" s="22"/>
       <c r="E148" s="22"/>
       <c r="F148" s="21"/>
       <c r="G148" s="22"/>
       <c r="H148" s="22"/>
       <c r="I148" s="23"/>
       <c r="J148" s="23"/>
       <c r="K148" s="85"/>
       <c r="L148" s="86"/>
       <c r="M148" s="86"/>
-      <c r="N148" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N148" s="87"/>
       <c r="O148" s="88"/>
       <c r="P148" s="88"/>
       <c r="Q148" s="88"/>
       <c r="R148" s="23"/>
       <c r="S148" s="23"/>
       <c r="T148" s="89"/>
       <c r="U148" s="23"/>
       <c r="V148" s="23"/>
       <c r="W148" s="89"/>
       <c r="X148" s="89"/>
       <c r="Y148" s="89"/>
       <c r="Z148" s="89"/>
       <c r="AA148" s="89"/>
       <c r="AB148" s="89"/>
       <c r="AC148" s="89"/>
       <c r="AD148" s="89"/>
       <c r="AE148" s="89"/>
       <c r="AF148" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG148" s="89"/>
       <c r="AH148" s="23"/>
       <c r="AI148" s="23"/>
       <c r="AJ148" s="23"/>
@@ -20929,54 +20410,51 @@
       <c r="BN148" s="92"/>
       <c r="BO148" s="92"/>
       <c r="BP148" s="92"/>
       <c r="BQ148" s="92"/>
       <c r="BR148" s="92"/>
       <c r="BS148" s="92"/>
       <c r="BT148" s="92"/>
       <c r="BU148" s="92"/>
       <c r="BV148" s="92"/>
       <c r="BW148" s="92"/>
     </row>
     <row r="149" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A149" s="22"/>
       <c r="B149" s="21"/>
       <c r="C149" s="22"/>
       <c r="D149" s="22"/>
       <c r="E149" s="22"/>
       <c r="F149" s="21"/>
       <c r="G149" s="22"/>
       <c r="H149" s="22"/>
       <c r="I149" s="23"/>
       <c r="J149" s="23"/>
       <c r="K149" s="85"/>
       <c r="L149" s="86"/>
       <c r="M149" s="86"/>
-      <c r="N149" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N149" s="87"/>
       <c r="O149" s="88"/>
       <c r="P149" s="88"/>
       <c r="Q149" s="88"/>
       <c r="R149" s="23"/>
       <c r="S149" s="23"/>
       <c r="T149" s="89"/>
       <c r="U149" s="23"/>
       <c r="V149" s="23"/>
       <c r="W149" s="89"/>
       <c r="X149" s="89"/>
       <c r="Y149" s="89"/>
       <c r="Z149" s="89"/>
       <c r="AA149" s="89"/>
       <c r="AB149" s="89"/>
       <c r="AC149" s="89"/>
       <c r="AD149" s="89"/>
       <c r="AE149" s="89"/>
       <c r="AF149" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG149" s="89"/>
       <c r="AH149" s="23"/>
       <c r="AI149" s="23"/>
       <c r="AJ149" s="23"/>
@@ -21030,54 +20508,51 @@
       <c r="BN149" s="92"/>
       <c r="BO149" s="92"/>
       <c r="BP149" s="92"/>
       <c r="BQ149" s="92"/>
       <c r="BR149" s="92"/>
       <c r="BS149" s="92"/>
       <c r="BT149" s="92"/>
       <c r="BU149" s="92"/>
       <c r="BV149" s="92"/>
       <c r="BW149" s="92"/>
     </row>
     <row r="150" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A150" s="22"/>
       <c r="B150" s="21"/>
       <c r="C150" s="22"/>
       <c r="D150" s="22"/>
       <c r="E150" s="22"/>
       <c r="F150" s="21"/>
       <c r="G150" s="22"/>
       <c r="H150" s="22"/>
       <c r="I150" s="23"/>
       <c r="J150" s="23"/>
       <c r="K150" s="85"/>
       <c r="L150" s="86"/>
       <c r="M150" s="86"/>
-      <c r="N150" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N150" s="87"/>
       <c r="O150" s="88"/>
       <c r="P150" s="88"/>
       <c r="Q150" s="88"/>
       <c r="R150" s="23"/>
       <c r="S150" s="23"/>
       <c r="T150" s="89"/>
       <c r="U150" s="23"/>
       <c r="V150" s="23"/>
       <c r="W150" s="89"/>
       <c r="X150" s="89"/>
       <c r="Y150" s="89"/>
       <c r="Z150" s="89"/>
       <c r="AA150" s="89"/>
       <c r="AB150" s="89"/>
       <c r="AC150" s="89"/>
       <c r="AD150" s="89"/>
       <c r="AE150" s="89"/>
       <c r="AF150" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG150" s="89"/>
       <c r="AH150" s="23"/>
       <c r="AI150" s="23"/>
       <c r="AJ150" s="23"/>
@@ -21131,54 +20606,51 @@
       <c r="BN150" s="92"/>
       <c r="BO150" s="92"/>
       <c r="BP150" s="92"/>
       <c r="BQ150" s="92"/>
       <c r="BR150" s="92"/>
       <c r="BS150" s="92"/>
       <c r="BT150" s="92"/>
       <c r="BU150" s="92"/>
       <c r="BV150" s="92"/>
       <c r="BW150" s="92"/>
     </row>
     <row r="151" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A151" s="22"/>
       <c r="B151" s="21"/>
       <c r="C151" s="22"/>
       <c r="D151" s="22"/>
       <c r="E151" s="22"/>
       <c r="F151" s="21"/>
       <c r="G151" s="22"/>
       <c r="H151" s="22"/>
       <c r="I151" s="23"/>
       <c r="J151" s="23"/>
       <c r="K151" s="85"/>
       <c r="L151" s="86"/>
       <c r="M151" s="86"/>
-      <c r="N151" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N151" s="87"/>
       <c r="O151" s="88"/>
       <c r="P151" s="88"/>
       <c r="Q151" s="88"/>
       <c r="R151" s="23"/>
       <c r="S151" s="23"/>
       <c r="T151" s="89"/>
       <c r="U151" s="23"/>
       <c r="V151" s="23"/>
       <c r="W151" s="89"/>
       <c r="X151" s="89"/>
       <c r="Y151" s="89"/>
       <c r="Z151" s="89"/>
       <c r="AA151" s="89"/>
       <c r="AB151" s="89"/>
       <c r="AC151" s="89"/>
       <c r="AD151" s="89"/>
       <c r="AE151" s="89"/>
       <c r="AF151" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG151" s="89"/>
       <c r="AH151" s="23"/>
       <c r="AI151" s="23"/>
       <c r="AJ151" s="23"/>
@@ -21232,54 +20704,51 @@
       <c r="BN151" s="92"/>
       <c r="BO151" s="92"/>
       <c r="BP151" s="92"/>
       <c r="BQ151" s="92"/>
       <c r="BR151" s="92"/>
       <c r="BS151" s="92"/>
       <c r="BT151" s="92"/>
       <c r="BU151" s="92"/>
       <c r="BV151" s="92"/>
       <c r="BW151" s="92"/>
     </row>
     <row r="152" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A152" s="22"/>
       <c r="B152" s="21"/>
       <c r="C152" s="22"/>
       <c r="D152" s="22"/>
       <c r="E152" s="22"/>
       <c r="F152" s="21"/>
       <c r="G152" s="22"/>
       <c r="H152" s="22"/>
       <c r="I152" s="23"/>
       <c r="J152" s="23"/>
       <c r="K152" s="85"/>
       <c r="L152" s="86"/>
       <c r="M152" s="86"/>
-      <c r="N152" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N152" s="87"/>
       <c r="O152" s="88"/>
       <c r="P152" s="88"/>
       <c r="Q152" s="88"/>
       <c r="R152" s="23"/>
       <c r="S152" s="23"/>
       <c r="T152" s="89"/>
       <c r="U152" s="23"/>
       <c r="V152" s="23"/>
       <c r="W152" s="89"/>
       <c r="X152" s="89"/>
       <c r="Y152" s="89"/>
       <c r="Z152" s="89"/>
       <c r="AA152" s="89"/>
       <c r="AB152" s="89"/>
       <c r="AC152" s="89"/>
       <c r="AD152" s="89"/>
       <c r="AE152" s="89"/>
       <c r="AF152" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG152" s="89"/>
       <c r="AH152" s="23"/>
       <c r="AI152" s="23"/>
       <c r="AJ152" s="23"/>
@@ -21333,54 +20802,51 @@
       <c r="BN152" s="92"/>
       <c r="BO152" s="92"/>
       <c r="BP152" s="92"/>
       <c r="BQ152" s="92"/>
       <c r="BR152" s="92"/>
       <c r="BS152" s="92"/>
       <c r="BT152" s="92"/>
       <c r="BU152" s="92"/>
       <c r="BV152" s="92"/>
       <c r="BW152" s="92"/>
     </row>
     <row r="153" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A153" s="22"/>
       <c r="B153" s="21"/>
       <c r="C153" s="22"/>
       <c r="D153" s="22"/>
       <c r="E153" s="22"/>
       <c r="F153" s="21"/>
       <c r="G153" s="22"/>
       <c r="H153" s="22"/>
       <c r="I153" s="23"/>
       <c r="J153" s="23"/>
       <c r="K153" s="85"/>
       <c r="L153" s="86"/>
       <c r="M153" s="86"/>
-      <c r="N153" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N153" s="87"/>
       <c r="O153" s="88"/>
       <c r="P153" s="88"/>
       <c r="Q153" s="88"/>
       <c r="R153" s="23"/>
       <c r="S153" s="23"/>
       <c r="T153" s="89"/>
       <c r="U153" s="23"/>
       <c r="V153" s="23"/>
       <c r="W153" s="89"/>
       <c r="X153" s="89"/>
       <c r="Y153" s="89"/>
       <c r="Z153" s="89"/>
       <c r="AA153" s="89"/>
       <c r="AB153" s="89"/>
       <c r="AC153" s="89"/>
       <c r="AD153" s="89"/>
       <c r="AE153" s="89"/>
       <c r="AF153" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG153" s="89"/>
       <c r="AH153" s="23"/>
       <c r="AI153" s="23"/>
       <c r="AJ153" s="23"/>
@@ -21434,54 +20900,51 @@
       <c r="BN153" s="92"/>
       <c r="BO153" s="92"/>
       <c r="BP153" s="92"/>
       <c r="BQ153" s="92"/>
       <c r="BR153" s="92"/>
       <c r="BS153" s="92"/>
       <c r="BT153" s="92"/>
       <c r="BU153" s="92"/>
       <c r="BV153" s="92"/>
       <c r="BW153" s="92"/>
     </row>
     <row r="154" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A154" s="22"/>
       <c r="B154" s="21"/>
       <c r="C154" s="22"/>
       <c r="D154" s="22"/>
       <c r="E154" s="22"/>
       <c r="F154" s="21"/>
       <c r="G154" s="22"/>
       <c r="H154" s="22"/>
       <c r="I154" s="23"/>
       <c r="J154" s="23"/>
       <c r="K154" s="85"/>
       <c r="L154" s="86"/>
       <c r="M154" s="86"/>
-      <c r="N154" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N154" s="87"/>
       <c r="O154" s="88"/>
       <c r="P154" s="88"/>
       <c r="Q154" s="88"/>
       <c r="R154" s="23"/>
       <c r="S154" s="23"/>
       <c r="T154" s="89"/>
       <c r="U154" s="23"/>
       <c r="V154" s="23"/>
       <c r="W154" s="89"/>
       <c r="X154" s="89"/>
       <c r="Y154" s="89"/>
       <c r="Z154" s="89"/>
       <c r="AA154" s="89"/>
       <c r="AB154" s="89"/>
       <c r="AC154" s="89"/>
       <c r="AD154" s="89"/>
       <c r="AE154" s="89"/>
       <c r="AF154" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG154" s="89"/>
       <c r="AH154" s="23"/>
       <c r="AI154" s="23"/>
       <c r="AJ154" s="23"/>
@@ -21535,54 +20998,51 @@
       <c r="BN154" s="92"/>
       <c r="BO154" s="92"/>
       <c r="BP154" s="92"/>
       <c r="BQ154" s="92"/>
       <c r="BR154" s="92"/>
       <c r="BS154" s="92"/>
       <c r="BT154" s="92"/>
       <c r="BU154" s="92"/>
       <c r="BV154" s="92"/>
       <c r="BW154" s="92"/>
     </row>
     <row r="155" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A155" s="22"/>
       <c r="B155" s="21"/>
       <c r="C155" s="22"/>
       <c r="D155" s="22"/>
       <c r="E155" s="22"/>
       <c r="F155" s="21"/>
       <c r="G155" s="22"/>
       <c r="H155" s="22"/>
       <c r="I155" s="23"/>
       <c r="J155" s="23"/>
       <c r="K155" s="85"/>
       <c r="L155" s="86"/>
       <c r="M155" s="86"/>
-      <c r="N155" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N155" s="87"/>
       <c r="O155" s="88"/>
       <c r="P155" s="88"/>
       <c r="Q155" s="88"/>
       <c r="R155" s="23"/>
       <c r="S155" s="23"/>
       <c r="T155" s="89"/>
       <c r="U155" s="23"/>
       <c r="V155" s="23"/>
       <c r="W155" s="89"/>
       <c r="X155" s="89"/>
       <c r="Y155" s="89"/>
       <c r="Z155" s="89"/>
       <c r="AA155" s="89"/>
       <c r="AB155" s="89"/>
       <c r="AC155" s="89"/>
       <c r="AD155" s="89"/>
       <c r="AE155" s="89"/>
       <c r="AF155" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG155" s="89"/>
       <c r="AH155" s="23"/>
       <c r="AI155" s="23"/>
       <c r="AJ155" s="23"/>
@@ -21636,54 +21096,51 @@
       <c r="BN155" s="92"/>
       <c r="BO155" s="92"/>
       <c r="BP155" s="92"/>
       <c r="BQ155" s="92"/>
       <c r="BR155" s="92"/>
       <c r="BS155" s="92"/>
       <c r="BT155" s="92"/>
       <c r="BU155" s="92"/>
       <c r="BV155" s="92"/>
       <c r="BW155" s="92"/>
     </row>
     <row r="156" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A156" s="22"/>
       <c r="B156" s="21"/>
       <c r="C156" s="22"/>
       <c r="D156" s="22"/>
       <c r="E156" s="22"/>
       <c r="F156" s="21"/>
       <c r="G156" s="22"/>
       <c r="H156" s="22"/>
       <c r="I156" s="23"/>
       <c r="J156" s="23"/>
       <c r="K156" s="85"/>
       <c r="L156" s="86"/>
       <c r="M156" s="86"/>
-      <c r="N156" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N156" s="87"/>
       <c r="O156" s="88"/>
       <c r="P156" s="88"/>
       <c r="Q156" s="88"/>
       <c r="R156" s="23"/>
       <c r="S156" s="23"/>
       <c r="T156" s="89"/>
       <c r="U156" s="23"/>
       <c r="V156" s="23"/>
       <c r="W156" s="89"/>
       <c r="X156" s="89"/>
       <c r="Y156" s="89"/>
       <c r="Z156" s="89"/>
       <c r="AA156" s="89"/>
       <c r="AB156" s="89"/>
       <c r="AC156" s="89"/>
       <c r="AD156" s="89"/>
       <c r="AE156" s="89"/>
       <c r="AF156" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG156" s="89"/>
       <c r="AH156" s="23"/>
       <c r="AI156" s="23"/>
       <c r="AJ156" s="23"/>
@@ -21737,54 +21194,51 @@
       <c r="BN156" s="92"/>
       <c r="BO156" s="92"/>
       <c r="BP156" s="92"/>
       <c r="BQ156" s="92"/>
       <c r="BR156" s="92"/>
       <c r="BS156" s="92"/>
       <c r="BT156" s="92"/>
       <c r="BU156" s="92"/>
       <c r="BV156" s="92"/>
       <c r="BW156" s="92"/>
     </row>
     <row r="157" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A157" s="22"/>
       <c r="B157" s="21"/>
       <c r="C157" s="22"/>
       <c r="D157" s="22"/>
       <c r="E157" s="22"/>
       <c r="F157" s="21"/>
       <c r="G157" s="22"/>
       <c r="H157" s="22"/>
       <c r="I157" s="23"/>
       <c r="J157" s="23"/>
       <c r="K157" s="85"/>
       <c r="L157" s="86"/>
       <c r="M157" s="86"/>
-      <c r="N157" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N157" s="87"/>
       <c r="O157" s="88"/>
       <c r="P157" s="88"/>
       <c r="Q157" s="88"/>
       <c r="R157" s="23"/>
       <c r="S157" s="23"/>
       <c r="T157" s="89"/>
       <c r="U157" s="23"/>
       <c r="V157" s="23"/>
       <c r="W157" s="89"/>
       <c r="X157" s="89"/>
       <c r="Y157" s="89"/>
       <c r="Z157" s="89"/>
       <c r="AA157" s="89"/>
       <c r="AB157" s="89"/>
       <c r="AC157" s="89"/>
       <c r="AD157" s="89"/>
       <c r="AE157" s="89"/>
       <c r="AF157" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG157" s="89"/>
       <c r="AH157" s="23"/>
       <c r="AI157" s="23"/>
       <c r="AJ157" s="23"/>
@@ -21838,54 +21292,51 @@
       <c r="BN157" s="92"/>
       <c r="BO157" s="92"/>
       <c r="BP157" s="92"/>
       <c r="BQ157" s="92"/>
       <c r="BR157" s="92"/>
       <c r="BS157" s="92"/>
       <c r="BT157" s="92"/>
       <c r="BU157" s="92"/>
       <c r="BV157" s="92"/>
       <c r="BW157" s="92"/>
     </row>
     <row r="158" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A158" s="22"/>
       <c r="B158" s="21"/>
       <c r="C158" s="22"/>
       <c r="D158" s="22"/>
       <c r="E158" s="22"/>
       <c r="F158" s="21"/>
       <c r="G158" s="22"/>
       <c r="H158" s="22"/>
       <c r="I158" s="23"/>
       <c r="J158" s="23"/>
       <c r="K158" s="85"/>
       <c r="L158" s="86"/>
       <c r="M158" s="86"/>
-      <c r="N158" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N158" s="87"/>
       <c r="O158" s="88"/>
       <c r="P158" s="88"/>
       <c r="Q158" s="88"/>
       <c r="R158" s="23"/>
       <c r="S158" s="23"/>
       <c r="T158" s="89"/>
       <c r="U158" s="23"/>
       <c r="V158" s="23"/>
       <c r="W158" s="89"/>
       <c r="X158" s="89"/>
       <c r="Y158" s="89"/>
       <c r="Z158" s="89"/>
       <c r="AA158" s="89"/>
       <c r="AB158" s="89"/>
       <c r="AC158" s="89"/>
       <c r="AD158" s="89"/>
       <c r="AE158" s="89"/>
       <c r="AF158" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG158" s="89"/>
       <c r="AH158" s="23"/>
       <c r="AI158" s="23"/>
       <c r="AJ158" s="23"/>
@@ -21939,54 +21390,51 @@
       <c r="BN158" s="92"/>
       <c r="BO158" s="92"/>
       <c r="BP158" s="92"/>
       <c r="BQ158" s="92"/>
       <c r="BR158" s="92"/>
       <c r="BS158" s="92"/>
       <c r="BT158" s="92"/>
       <c r="BU158" s="92"/>
       <c r="BV158" s="92"/>
       <c r="BW158" s="92"/>
     </row>
     <row r="159" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A159" s="22"/>
       <c r="B159" s="21"/>
       <c r="C159" s="22"/>
       <c r="D159" s="22"/>
       <c r="E159" s="22"/>
       <c r="F159" s="21"/>
       <c r="G159" s="22"/>
       <c r="H159" s="22"/>
       <c r="I159" s="23"/>
       <c r="J159" s="23"/>
       <c r="K159" s="85"/>
       <c r="L159" s="86"/>
       <c r="M159" s="86"/>
-      <c r="N159" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N159" s="87"/>
       <c r="O159" s="88"/>
       <c r="P159" s="88"/>
       <c r="Q159" s="88"/>
       <c r="R159" s="23"/>
       <c r="S159" s="23"/>
       <c r="T159" s="89"/>
       <c r="U159" s="23"/>
       <c r="V159" s="23"/>
       <c r="W159" s="89"/>
       <c r="X159" s="89"/>
       <c r="Y159" s="89"/>
       <c r="Z159" s="89"/>
       <c r="AA159" s="89"/>
       <c r="AB159" s="89"/>
       <c r="AC159" s="89"/>
       <c r="AD159" s="89"/>
       <c r="AE159" s="89"/>
       <c r="AF159" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG159" s="89"/>
       <c r="AH159" s="23"/>
       <c r="AI159" s="23"/>
       <c r="AJ159" s="23"/>
@@ -22040,54 +21488,51 @@
       <c r="BN159" s="92"/>
       <c r="BO159" s="92"/>
       <c r="BP159" s="92"/>
       <c r="BQ159" s="92"/>
       <c r="BR159" s="92"/>
       <c r="BS159" s="92"/>
       <c r="BT159" s="92"/>
       <c r="BU159" s="92"/>
       <c r="BV159" s="92"/>
       <c r="BW159" s="92"/>
     </row>
     <row r="160" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A160" s="22"/>
       <c r="B160" s="21"/>
       <c r="C160" s="22"/>
       <c r="D160" s="22"/>
       <c r="E160" s="22"/>
       <c r="F160" s="21"/>
       <c r="G160" s="22"/>
       <c r="H160" s="22"/>
       <c r="I160" s="23"/>
       <c r="J160" s="23"/>
       <c r="K160" s="85"/>
       <c r="L160" s="86"/>
       <c r="M160" s="86"/>
-      <c r="N160" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N160" s="87"/>
       <c r="O160" s="88"/>
       <c r="P160" s="88"/>
       <c r="Q160" s="88"/>
       <c r="R160" s="23"/>
       <c r="S160" s="23"/>
       <c r="T160" s="89"/>
       <c r="U160" s="23"/>
       <c r="V160" s="23"/>
       <c r="W160" s="89"/>
       <c r="X160" s="89"/>
       <c r="Y160" s="89"/>
       <c r="Z160" s="89"/>
       <c r="AA160" s="89"/>
       <c r="AB160" s="89"/>
       <c r="AC160" s="89"/>
       <c r="AD160" s="89"/>
       <c r="AE160" s="89"/>
       <c r="AF160" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG160" s="89"/>
       <c r="AH160" s="23"/>
       <c r="AI160" s="23"/>
       <c r="AJ160" s="23"/>
@@ -22141,54 +21586,51 @@
       <c r="BN160" s="92"/>
       <c r="BO160" s="92"/>
       <c r="BP160" s="92"/>
       <c r="BQ160" s="92"/>
       <c r="BR160" s="92"/>
       <c r="BS160" s="92"/>
       <c r="BT160" s="92"/>
       <c r="BU160" s="92"/>
       <c r="BV160" s="92"/>
       <c r="BW160" s="92"/>
     </row>
     <row r="161" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A161" s="22"/>
       <c r="B161" s="21"/>
       <c r="C161" s="22"/>
       <c r="D161" s="22"/>
       <c r="E161" s="22"/>
       <c r="F161" s="21"/>
       <c r="G161" s="22"/>
       <c r="H161" s="22"/>
       <c r="I161" s="23"/>
       <c r="J161" s="23"/>
       <c r="K161" s="85"/>
       <c r="L161" s="86"/>
       <c r="M161" s="86"/>
-      <c r="N161" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N161" s="87"/>
       <c r="O161" s="88"/>
       <c r="P161" s="88"/>
       <c r="Q161" s="88"/>
       <c r="R161" s="23"/>
       <c r="S161" s="23"/>
       <c r="T161" s="89"/>
       <c r="U161" s="23"/>
       <c r="V161" s="23"/>
       <c r="W161" s="89"/>
       <c r="X161" s="89"/>
       <c r="Y161" s="89"/>
       <c r="Z161" s="89"/>
       <c r="AA161" s="89"/>
       <c r="AB161" s="89"/>
       <c r="AC161" s="89"/>
       <c r="AD161" s="89"/>
       <c r="AE161" s="89"/>
       <c r="AF161" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG161" s="89"/>
       <c r="AH161" s="23"/>
       <c r="AI161" s="23"/>
       <c r="AJ161" s="23"/>
@@ -22242,54 +21684,51 @@
       <c r="BN161" s="92"/>
       <c r="BO161" s="92"/>
       <c r="BP161" s="92"/>
       <c r="BQ161" s="92"/>
       <c r="BR161" s="92"/>
       <c r="BS161" s="92"/>
       <c r="BT161" s="92"/>
       <c r="BU161" s="92"/>
       <c r="BV161" s="92"/>
       <c r="BW161" s="92"/>
     </row>
     <row r="162" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A162" s="22"/>
       <c r="B162" s="21"/>
       <c r="C162" s="22"/>
       <c r="D162" s="22"/>
       <c r="E162" s="22"/>
       <c r="F162" s="21"/>
       <c r="G162" s="22"/>
       <c r="H162" s="22"/>
       <c r="I162" s="23"/>
       <c r="J162" s="23"/>
       <c r="K162" s="85"/>
       <c r="L162" s="86"/>
       <c r="M162" s="86"/>
-      <c r="N162" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N162" s="87"/>
       <c r="O162" s="88"/>
       <c r="P162" s="88"/>
       <c r="Q162" s="88"/>
       <c r="R162" s="23"/>
       <c r="S162" s="23"/>
       <c r="T162" s="89"/>
       <c r="U162" s="23"/>
       <c r="V162" s="23"/>
       <c r="W162" s="89"/>
       <c r="X162" s="89"/>
       <c r="Y162" s="89"/>
       <c r="Z162" s="89"/>
       <c r="AA162" s="89"/>
       <c r="AB162" s="89"/>
       <c r="AC162" s="89"/>
       <c r="AD162" s="89"/>
       <c r="AE162" s="89"/>
       <c r="AF162" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG162" s="89"/>
       <c r="AH162" s="23"/>
       <c r="AI162" s="23"/>
       <c r="AJ162" s="23"/>
@@ -22343,54 +21782,51 @@
       <c r="BN162" s="92"/>
       <c r="BO162" s="92"/>
       <c r="BP162" s="92"/>
       <c r="BQ162" s="92"/>
       <c r="BR162" s="92"/>
       <c r="BS162" s="92"/>
       <c r="BT162" s="92"/>
       <c r="BU162" s="92"/>
       <c r="BV162" s="92"/>
       <c r="BW162" s="92"/>
     </row>
     <row r="163" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A163" s="22"/>
       <c r="B163" s="21"/>
       <c r="C163" s="22"/>
       <c r="D163" s="22"/>
       <c r="E163" s="22"/>
       <c r="F163" s="21"/>
       <c r="G163" s="22"/>
       <c r="H163" s="22"/>
       <c r="I163" s="23"/>
       <c r="J163" s="23"/>
       <c r="K163" s="85"/>
       <c r="L163" s="86"/>
       <c r="M163" s="86"/>
-      <c r="N163" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N163" s="87"/>
       <c r="O163" s="88"/>
       <c r="P163" s="88"/>
       <c r="Q163" s="88"/>
       <c r="R163" s="23"/>
       <c r="S163" s="23"/>
       <c r="T163" s="89"/>
       <c r="U163" s="23"/>
       <c r="V163" s="23"/>
       <c r="W163" s="89"/>
       <c r="X163" s="89"/>
       <c r="Y163" s="89"/>
       <c r="Z163" s="89"/>
       <c r="AA163" s="89"/>
       <c r="AB163" s="89"/>
       <c r="AC163" s="89"/>
       <c r="AD163" s="89"/>
       <c r="AE163" s="89"/>
       <c r="AF163" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG163" s="89"/>
       <c r="AH163" s="23"/>
       <c r="AI163" s="23"/>
       <c r="AJ163" s="23"/>
@@ -22444,54 +21880,51 @@
       <c r="BN163" s="92"/>
       <c r="BO163" s="92"/>
       <c r="BP163" s="92"/>
       <c r="BQ163" s="92"/>
       <c r="BR163" s="92"/>
       <c r="BS163" s="92"/>
       <c r="BT163" s="92"/>
       <c r="BU163" s="92"/>
       <c r="BV163" s="92"/>
       <c r="BW163" s="92"/>
     </row>
     <row r="164" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A164" s="22"/>
       <c r="B164" s="21"/>
       <c r="C164" s="22"/>
       <c r="D164" s="22"/>
       <c r="E164" s="22"/>
       <c r="F164" s="21"/>
       <c r="G164" s="22"/>
       <c r="H164" s="22"/>
       <c r="I164" s="23"/>
       <c r="J164" s="23"/>
       <c r="K164" s="85"/>
       <c r="L164" s="86"/>
       <c r="M164" s="86"/>
-      <c r="N164" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N164" s="87"/>
       <c r="O164" s="88"/>
       <c r="P164" s="88"/>
       <c r="Q164" s="88"/>
       <c r="R164" s="23"/>
       <c r="S164" s="23"/>
       <c r="T164" s="89"/>
       <c r="U164" s="23"/>
       <c r="V164" s="23"/>
       <c r="W164" s="89"/>
       <c r="X164" s="89"/>
       <c r="Y164" s="89"/>
       <c r="Z164" s="89"/>
       <c r="AA164" s="89"/>
       <c r="AB164" s="89"/>
       <c r="AC164" s="89"/>
       <c r="AD164" s="89"/>
       <c r="AE164" s="89"/>
       <c r="AF164" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG164" s="89"/>
       <c r="AH164" s="23"/>
       <c r="AI164" s="23"/>
       <c r="AJ164" s="23"/>
@@ -22545,54 +21978,51 @@
       <c r="BN164" s="92"/>
       <c r="BO164" s="92"/>
       <c r="BP164" s="92"/>
       <c r="BQ164" s="92"/>
       <c r="BR164" s="92"/>
       <c r="BS164" s="92"/>
       <c r="BT164" s="92"/>
       <c r="BU164" s="92"/>
       <c r="BV164" s="92"/>
       <c r="BW164" s="92"/>
     </row>
     <row r="165" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A165" s="22"/>
       <c r="B165" s="21"/>
       <c r="C165" s="22"/>
       <c r="D165" s="22"/>
       <c r="E165" s="22"/>
       <c r="F165" s="21"/>
       <c r="G165" s="22"/>
       <c r="H165" s="22"/>
       <c r="I165" s="23"/>
       <c r="J165" s="23"/>
       <c r="K165" s="85"/>
       <c r="L165" s="86"/>
       <c r="M165" s="86"/>
-      <c r="N165" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N165" s="87"/>
       <c r="O165" s="88"/>
       <c r="P165" s="88"/>
       <c r="Q165" s="88"/>
       <c r="R165" s="23"/>
       <c r="S165" s="23"/>
       <c r="T165" s="89"/>
       <c r="U165" s="23"/>
       <c r="V165" s="23"/>
       <c r="W165" s="89"/>
       <c r="X165" s="89"/>
       <c r="Y165" s="89"/>
       <c r="Z165" s="89"/>
       <c r="AA165" s="89"/>
       <c r="AB165" s="89"/>
       <c r="AC165" s="89"/>
       <c r="AD165" s="89"/>
       <c r="AE165" s="89"/>
       <c r="AF165" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG165" s="89"/>
       <c r="AH165" s="23"/>
       <c r="AI165" s="23"/>
       <c r="AJ165" s="23"/>
@@ -22646,54 +22076,51 @@
       <c r="BN165" s="92"/>
       <c r="BO165" s="92"/>
       <c r="BP165" s="92"/>
       <c r="BQ165" s="92"/>
       <c r="BR165" s="92"/>
       <c r="BS165" s="92"/>
       <c r="BT165" s="92"/>
       <c r="BU165" s="92"/>
       <c r="BV165" s="92"/>
       <c r="BW165" s="92"/>
     </row>
     <row r="166" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A166" s="22"/>
       <c r="B166" s="21"/>
       <c r="C166" s="22"/>
       <c r="D166" s="22"/>
       <c r="E166" s="22"/>
       <c r="F166" s="21"/>
       <c r="G166" s="22"/>
       <c r="H166" s="22"/>
       <c r="I166" s="23"/>
       <c r="J166" s="23"/>
       <c r="K166" s="85"/>
       <c r="L166" s="86"/>
       <c r="M166" s="86"/>
-      <c r="N166" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N166" s="87"/>
       <c r="O166" s="88"/>
       <c r="P166" s="88"/>
       <c r="Q166" s="88"/>
       <c r="R166" s="23"/>
       <c r="S166" s="23"/>
       <c r="T166" s="89"/>
       <c r="U166" s="23"/>
       <c r="V166" s="23"/>
       <c r="W166" s="89"/>
       <c r="X166" s="89"/>
       <c r="Y166" s="89"/>
       <c r="Z166" s="89"/>
       <c r="AA166" s="89"/>
       <c r="AB166" s="89"/>
       <c r="AC166" s="89"/>
       <c r="AD166" s="89"/>
       <c r="AE166" s="89"/>
       <c r="AF166" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG166" s="89"/>
       <c r="AH166" s="23"/>
       <c r="AI166" s="23"/>
       <c r="AJ166" s="23"/>
@@ -22747,54 +22174,51 @@
       <c r="BN166" s="92"/>
       <c r="BO166" s="92"/>
       <c r="BP166" s="92"/>
       <c r="BQ166" s="92"/>
       <c r="BR166" s="92"/>
       <c r="BS166" s="92"/>
       <c r="BT166" s="92"/>
       <c r="BU166" s="92"/>
       <c r="BV166" s="92"/>
       <c r="BW166" s="92"/>
     </row>
     <row r="167" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A167" s="22"/>
       <c r="B167" s="21"/>
       <c r="C167" s="22"/>
       <c r="D167" s="22"/>
       <c r="E167" s="22"/>
       <c r="F167" s="21"/>
       <c r="G167" s="22"/>
       <c r="H167" s="22"/>
       <c r="I167" s="23"/>
       <c r="J167" s="23"/>
       <c r="K167" s="85"/>
       <c r="L167" s="86"/>
       <c r="M167" s="86"/>
-      <c r="N167" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N167" s="87"/>
       <c r="O167" s="88"/>
       <c r="P167" s="88"/>
       <c r="Q167" s="88"/>
       <c r="R167" s="23"/>
       <c r="S167" s="23"/>
       <c r="T167" s="89"/>
       <c r="U167" s="23"/>
       <c r="V167" s="23"/>
       <c r="W167" s="89"/>
       <c r="X167" s="89"/>
       <c r="Y167" s="89"/>
       <c r="Z167" s="89"/>
       <c r="AA167" s="89"/>
       <c r="AB167" s="89"/>
       <c r="AC167" s="89"/>
       <c r="AD167" s="89"/>
       <c r="AE167" s="89"/>
       <c r="AF167" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG167" s="89"/>
       <c r="AH167" s="23"/>
       <c r="AI167" s="23"/>
       <c r="AJ167" s="23"/>
@@ -22848,54 +22272,51 @@
       <c r="BN167" s="92"/>
       <c r="BO167" s="92"/>
       <c r="BP167" s="92"/>
       <c r="BQ167" s="92"/>
       <c r="BR167" s="92"/>
       <c r="BS167" s="92"/>
       <c r="BT167" s="92"/>
       <c r="BU167" s="92"/>
       <c r="BV167" s="92"/>
       <c r="BW167" s="92"/>
     </row>
     <row r="168" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A168" s="22"/>
       <c r="B168" s="21"/>
       <c r="C168" s="22"/>
       <c r="D168" s="22"/>
       <c r="E168" s="22"/>
       <c r="F168" s="21"/>
       <c r="G168" s="22"/>
       <c r="H168" s="22"/>
       <c r="I168" s="23"/>
       <c r="J168" s="23"/>
       <c r="K168" s="85"/>
       <c r="L168" s="86"/>
       <c r="M168" s="86"/>
-      <c r="N168" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N168" s="87"/>
       <c r="O168" s="88"/>
       <c r="P168" s="88"/>
       <c r="Q168" s="88"/>
       <c r="R168" s="23"/>
       <c r="S168" s="23"/>
       <c r="T168" s="89"/>
       <c r="U168" s="23"/>
       <c r="V168" s="23"/>
       <c r="W168" s="89"/>
       <c r="X168" s="89"/>
       <c r="Y168" s="89"/>
       <c r="Z168" s="89"/>
       <c r="AA168" s="89"/>
       <c r="AB168" s="89"/>
       <c r="AC168" s="89"/>
       <c r="AD168" s="89"/>
       <c r="AE168" s="89"/>
       <c r="AF168" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG168" s="89"/>
       <c r="AH168" s="23"/>
       <c r="AI168" s="23"/>
       <c r="AJ168" s="23"/>
@@ -22949,54 +22370,51 @@
       <c r="BN168" s="92"/>
       <c r="BO168" s="92"/>
       <c r="BP168" s="92"/>
       <c r="BQ168" s="92"/>
       <c r="BR168" s="92"/>
       <c r="BS168" s="92"/>
       <c r="BT168" s="92"/>
       <c r="BU168" s="92"/>
       <c r="BV168" s="92"/>
       <c r="BW168" s="92"/>
     </row>
     <row r="169" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A169" s="22"/>
       <c r="B169" s="21"/>
       <c r="C169" s="22"/>
       <c r="D169" s="22"/>
       <c r="E169" s="22"/>
       <c r="F169" s="21"/>
       <c r="G169" s="22"/>
       <c r="H169" s="22"/>
       <c r="I169" s="23"/>
       <c r="J169" s="23"/>
       <c r="K169" s="85"/>
       <c r="L169" s="86"/>
       <c r="M169" s="86"/>
-      <c r="N169" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N169" s="87"/>
       <c r="O169" s="88"/>
       <c r="P169" s="88"/>
       <c r="Q169" s="88"/>
       <c r="R169" s="23"/>
       <c r="S169" s="23"/>
       <c r="T169" s="89"/>
       <c r="U169" s="23"/>
       <c r="V169" s="23"/>
       <c r="W169" s="89"/>
       <c r="X169" s="89"/>
       <c r="Y169" s="89"/>
       <c r="Z169" s="89"/>
       <c r="AA169" s="89"/>
       <c r="AB169" s="89"/>
       <c r="AC169" s="89"/>
       <c r="AD169" s="89"/>
       <c r="AE169" s="89"/>
       <c r="AF169" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG169" s="89"/>
       <c r="AH169" s="23"/>
       <c r="AI169" s="23"/>
       <c r="AJ169" s="23"/>
@@ -23050,54 +22468,51 @@
       <c r="BN169" s="92"/>
       <c r="BO169" s="92"/>
       <c r="BP169" s="92"/>
       <c r="BQ169" s="92"/>
       <c r="BR169" s="92"/>
       <c r="BS169" s="92"/>
       <c r="BT169" s="92"/>
       <c r="BU169" s="92"/>
       <c r="BV169" s="92"/>
       <c r="BW169" s="92"/>
     </row>
     <row r="170" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A170" s="22"/>
       <c r="B170" s="21"/>
       <c r="C170" s="22"/>
       <c r="D170" s="22"/>
       <c r="E170" s="22"/>
       <c r="F170" s="21"/>
       <c r="G170" s="22"/>
       <c r="H170" s="22"/>
       <c r="I170" s="23"/>
       <c r="J170" s="23"/>
       <c r="K170" s="85"/>
       <c r="L170" s="86"/>
       <c r="M170" s="86"/>
-      <c r="N170" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N170" s="87"/>
       <c r="O170" s="88"/>
       <c r="P170" s="88"/>
       <c r="Q170" s="88"/>
       <c r="R170" s="23"/>
       <c r="S170" s="23"/>
       <c r="T170" s="89"/>
       <c r="U170" s="23"/>
       <c r="V170" s="23"/>
       <c r="W170" s="89"/>
       <c r="X170" s="89"/>
       <c r="Y170" s="89"/>
       <c r="Z170" s="89"/>
       <c r="AA170" s="89"/>
       <c r="AB170" s="89"/>
       <c r="AC170" s="89"/>
       <c r="AD170" s="89"/>
       <c r="AE170" s="89"/>
       <c r="AF170" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG170" s="89"/>
       <c r="AH170" s="23"/>
       <c r="AI170" s="23"/>
       <c r="AJ170" s="23"/>
@@ -23151,54 +22566,51 @@
       <c r="BN170" s="92"/>
       <c r="BO170" s="92"/>
       <c r="BP170" s="92"/>
       <c r="BQ170" s="92"/>
       <c r="BR170" s="92"/>
       <c r="BS170" s="92"/>
       <c r="BT170" s="92"/>
       <c r="BU170" s="92"/>
       <c r="BV170" s="92"/>
       <c r="BW170" s="92"/>
     </row>
     <row r="171" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A171" s="22"/>
       <c r="B171" s="21"/>
       <c r="C171" s="22"/>
       <c r="D171" s="22"/>
       <c r="E171" s="22"/>
       <c r="F171" s="21"/>
       <c r="G171" s="22"/>
       <c r="H171" s="22"/>
       <c r="I171" s="23"/>
       <c r="J171" s="23"/>
       <c r="K171" s="85"/>
       <c r="L171" s="86"/>
       <c r="M171" s="86"/>
-      <c r="N171" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N171" s="87"/>
       <c r="O171" s="88"/>
       <c r="P171" s="88"/>
       <c r="Q171" s="88"/>
       <c r="R171" s="23"/>
       <c r="S171" s="23"/>
       <c r="T171" s="89"/>
       <c r="U171" s="23"/>
       <c r="V171" s="23"/>
       <c r="W171" s="89"/>
       <c r="X171" s="89"/>
       <c r="Y171" s="89"/>
       <c r="Z171" s="89"/>
       <c r="AA171" s="89"/>
       <c r="AB171" s="89"/>
       <c r="AC171" s="89"/>
       <c r="AD171" s="89"/>
       <c r="AE171" s="89"/>
       <c r="AF171" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG171" s="89"/>
       <c r="AH171" s="23"/>
       <c r="AI171" s="23"/>
       <c r="AJ171" s="23"/>
@@ -23252,54 +22664,51 @@
       <c r="BN171" s="92"/>
       <c r="BO171" s="92"/>
       <c r="BP171" s="92"/>
       <c r="BQ171" s="92"/>
       <c r="BR171" s="92"/>
       <c r="BS171" s="92"/>
       <c r="BT171" s="92"/>
       <c r="BU171" s="92"/>
       <c r="BV171" s="92"/>
       <c r="BW171" s="92"/>
     </row>
     <row r="172" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A172" s="22"/>
       <c r="B172" s="21"/>
       <c r="C172" s="22"/>
       <c r="D172" s="22"/>
       <c r="E172" s="22"/>
       <c r="F172" s="21"/>
       <c r="G172" s="22"/>
       <c r="H172" s="22"/>
       <c r="I172" s="23"/>
       <c r="J172" s="23"/>
       <c r="K172" s="85"/>
       <c r="L172" s="86"/>
       <c r="M172" s="86"/>
-      <c r="N172" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N172" s="87"/>
       <c r="O172" s="88"/>
       <c r="P172" s="88"/>
       <c r="Q172" s="88"/>
       <c r="R172" s="23"/>
       <c r="S172" s="23"/>
       <c r="T172" s="89"/>
       <c r="U172" s="23"/>
       <c r="V172" s="23"/>
       <c r="W172" s="89"/>
       <c r="X172" s="89"/>
       <c r="Y172" s="89"/>
       <c r="Z172" s="89"/>
       <c r="AA172" s="89"/>
       <c r="AB172" s="89"/>
       <c r="AC172" s="89"/>
       <c r="AD172" s="89"/>
       <c r="AE172" s="89"/>
       <c r="AF172" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG172" s="89"/>
       <c r="AH172" s="23"/>
       <c r="AI172" s="23"/>
       <c r="AJ172" s="23"/>
@@ -23353,54 +22762,51 @@
       <c r="BN172" s="92"/>
       <c r="BO172" s="92"/>
       <c r="BP172" s="92"/>
       <c r="BQ172" s="92"/>
       <c r="BR172" s="92"/>
       <c r="BS172" s="92"/>
       <c r="BT172" s="92"/>
       <c r="BU172" s="92"/>
       <c r="BV172" s="92"/>
       <c r="BW172" s="92"/>
     </row>
     <row r="173" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A173" s="22"/>
       <c r="B173" s="21"/>
       <c r="C173" s="22"/>
       <c r="D173" s="22"/>
       <c r="E173" s="22"/>
       <c r="F173" s="21"/>
       <c r="G173" s="22"/>
       <c r="H173" s="22"/>
       <c r="I173" s="23"/>
       <c r="J173" s="23"/>
       <c r="K173" s="85"/>
       <c r="L173" s="86"/>
       <c r="M173" s="86"/>
-      <c r="N173" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N173" s="87"/>
       <c r="O173" s="88"/>
       <c r="P173" s="88"/>
       <c r="Q173" s="88"/>
       <c r="R173" s="23"/>
       <c r="S173" s="23"/>
       <c r="T173" s="89"/>
       <c r="U173" s="23"/>
       <c r="V173" s="23"/>
       <c r="W173" s="89"/>
       <c r="X173" s="89"/>
       <c r="Y173" s="89"/>
       <c r="Z173" s="89"/>
       <c r="AA173" s="89"/>
       <c r="AB173" s="89"/>
       <c r="AC173" s="89"/>
       <c r="AD173" s="89"/>
       <c r="AE173" s="89"/>
       <c r="AF173" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG173" s="89"/>
       <c r="AH173" s="23"/>
       <c r="AI173" s="23"/>
       <c r="AJ173" s="23"/>
@@ -23454,54 +22860,51 @@
       <c r="BN173" s="92"/>
       <c r="BO173" s="92"/>
       <c r="BP173" s="92"/>
       <c r="BQ173" s="92"/>
       <c r="BR173" s="92"/>
       <c r="BS173" s="92"/>
       <c r="BT173" s="92"/>
       <c r="BU173" s="92"/>
       <c r="BV173" s="92"/>
       <c r="BW173" s="92"/>
     </row>
     <row r="174" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A174" s="22"/>
       <c r="B174" s="21"/>
       <c r="C174" s="22"/>
       <c r="D174" s="22"/>
       <c r="E174" s="22"/>
       <c r="F174" s="21"/>
       <c r="G174" s="22"/>
       <c r="H174" s="22"/>
       <c r="I174" s="23"/>
       <c r="J174" s="23"/>
       <c r="K174" s="85"/>
       <c r="L174" s="86"/>
       <c r="M174" s="86"/>
-      <c r="N174" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N174" s="87"/>
       <c r="O174" s="88"/>
       <c r="P174" s="88"/>
       <c r="Q174" s="88"/>
       <c r="R174" s="23"/>
       <c r="S174" s="23"/>
       <c r="T174" s="89"/>
       <c r="U174" s="23"/>
       <c r="V174" s="23"/>
       <c r="W174" s="89"/>
       <c r="X174" s="89"/>
       <c r="Y174" s="89"/>
       <c r="Z174" s="89"/>
       <c r="AA174" s="89"/>
       <c r="AB174" s="89"/>
       <c r="AC174" s="89"/>
       <c r="AD174" s="89"/>
       <c r="AE174" s="89"/>
       <c r="AF174" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG174" s="89"/>
       <c r="AH174" s="23"/>
       <c r="AI174" s="23"/>
       <c r="AJ174" s="23"/>
@@ -23555,54 +22958,51 @@
       <c r="BN174" s="92"/>
       <c r="BO174" s="92"/>
       <c r="BP174" s="92"/>
       <c r="BQ174" s="92"/>
       <c r="BR174" s="92"/>
       <c r="BS174" s="92"/>
       <c r="BT174" s="92"/>
       <c r="BU174" s="92"/>
       <c r="BV174" s="92"/>
       <c r="BW174" s="92"/>
     </row>
     <row r="175" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A175" s="22"/>
       <c r="B175" s="21"/>
       <c r="C175" s="22"/>
       <c r="D175" s="22"/>
       <c r="E175" s="22"/>
       <c r="F175" s="21"/>
       <c r="G175" s="22"/>
       <c r="H175" s="22"/>
       <c r="I175" s="23"/>
       <c r="J175" s="23"/>
       <c r="K175" s="85"/>
       <c r="L175" s="86"/>
       <c r="M175" s="86"/>
-      <c r="N175" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N175" s="87"/>
       <c r="O175" s="88"/>
       <c r="P175" s="88"/>
       <c r="Q175" s="88"/>
       <c r="R175" s="23"/>
       <c r="S175" s="23"/>
       <c r="T175" s="89"/>
       <c r="U175" s="23"/>
       <c r="V175" s="23"/>
       <c r="W175" s="89"/>
       <c r="X175" s="89"/>
       <c r="Y175" s="89"/>
       <c r="Z175" s="89"/>
       <c r="AA175" s="89"/>
       <c r="AB175" s="89"/>
       <c r="AC175" s="89"/>
       <c r="AD175" s="89"/>
       <c r="AE175" s="89"/>
       <c r="AF175" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG175" s="89"/>
       <c r="AH175" s="23"/>
       <c r="AI175" s="23"/>
       <c r="AJ175" s="23"/>
@@ -23656,54 +23056,51 @@
       <c r="BN175" s="92"/>
       <c r="BO175" s="92"/>
       <c r="BP175" s="92"/>
       <c r="BQ175" s="92"/>
       <c r="BR175" s="92"/>
       <c r="BS175" s="92"/>
       <c r="BT175" s="92"/>
       <c r="BU175" s="92"/>
       <c r="BV175" s="92"/>
       <c r="BW175" s="92"/>
     </row>
     <row r="176" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A176" s="22"/>
       <c r="B176" s="21"/>
       <c r="C176" s="22"/>
       <c r="D176" s="22"/>
       <c r="E176" s="22"/>
       <c r="F176" s="21"/>
       <c r="G176" s="22"/>
       <c r="H176" s="22"/>
       <c r="I176" s="23"/>
       <c r="J176" s="23"/>
       <c r="K176" s="85"/>
       <c r="L176" s="86"/>
       <c r="M176" s="86"/>
-      <c r="N176" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N176" s="87"/>
       <c r="O176" s="88"/>
       <c r="P176" s="88"/>
       <c r="Q176" s="88"/>
       <c r="R176" s="23"/>
       <c r="S176" s="23"/>
       <c r="T176" s="89"/>
       <c r="U176" s="23"/>
       <c r="V176" s="23"/>
       <c r="W176" s="89"/>
       <c r="X176" s="89"/>
       <c r="Y176" s="89"/>
       <c r="Z176" s="89"/>
       <c r="AA176" s="89"/>
       <c r="AB176" s="89"/>
       <c r="AC176" s="89"/>
       <c r="AD176" s="89"/>
       <c r="AE176" s="89"/>
       <c r="AF176" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG176" s="89"/>
       <c r="AH176" s="23"/>
       <c r="AI176" s="23"/>
       <c r="AJ176" s="23"/>
@@ -23757,54 +23154,51 @@
       <c r="BN176" s="92"/>
       <c r="BO176" s="92"/>
       <c r="BP176" s="92"/>
       <c r="BQ176" s="92"/>
       <c r="BR176" s="92"/>
       <c r="BS176" s="92"/>
       <c r="BT176" s="92"/>
       <c r="BU176" s="92"/>
       <c r="BV176" s="92"/>
       <c r="BW176" s="92"/>
     </row>
     <row r="177" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A177" s="22"/>
       <c r="B177" s="21"/>
       <c r="C177" s="22"/>
       <c r="D177" s="22"/>
       <c r="E177" s="22"/>
       <c r="F177" s="21"/>
       <c r="G177" s="22"/>
       <c r="H177" s="22"/>
       <c r="I177" s="23"/>
       <c r="J177" s="23"/>
       <c r="K177" s="85"/>
       <c r="L177" s="86"/>
       <c r="M177" s="86"/>
-      <c r="N177" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N177" s="87"/>
       <c r="O177" s="88"/>
       <c r="P177" s="88"/>
       <c r="Q177" s="88"/>
       <c r="R177" s="23"/>
       <c r="S177" s="23"/>
       <c r="T177" s="89"/>
       <c r="U177" s="23"/>
       <c r="V177" s="23"/>
       <c r="W177" s="89"/>
       <c r="X177" s="89"/>
       <c r="Y177" s="89"/>
       <c r="Z177" s="89"/>
       <c r="AA177" s="89"/>
       <c r="AB177" s="89"/>
       <c r="AC177" s="89"/>
       <c r="AD177" s="89"/>
       <c r="AE177" s="89"/>
       <c r="AF177" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG177" s="89"/>
       <c r="AH177" s="23"/>
       <c r="AI177" s="23"/>
       <c r="AJ177" s="23"/>
@@ -23858,54 +23252,51 @@
       <c r="BN177" s="92"/>
       <c r="BO177" s="92"/>
       <c r="BP177" s="92"/>
       <c r="BQ177" s="92"/>
       <c r="BR177" s="92"/>
       <c r="BS177" s="92"/>
       <c r="BT177" s="92"/>
       <c r="BU177" s="92"/>
       <c r="BV177" s="92"/>
       <c r="BW177" s="92"/>
     </row>
     <row r="178" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A178" s="22"/>
       <c r="B178" s="21"/>
       <c r="C178" s="22"/>
       <c r="D178" s="22"/>
       <c r="E178" s="22"/>
       <c r="F178" s="21"/>
       <c r="G178" s="22"/>
       <c r="H178" s="22"/>
       <c r="I178" s="23"/>
       <c r="J178" s="23"/>
       <c r="K178" s="85"/>
       <c r="L178" s="86"/>
       <c r="M178" s="86"/>
-      <c r="N178" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N178" s="87"/>
       <c r="O178" s="88"/>
       <c r="P178" s="88"/>
       <c r="Q178" s="88"/>
       <c r="R178" s="23"/>
       <c r="S178" s="23"/>
       <c r="T178" s="89"/>
       <c r="U178" s="23"/>
       <c r="V178" s="23"/>
       <c r="W178" s="89"/>
       <c r="X178" s="89"/>
       <c r="Y178" s="89"/>
       <c r="Z178" s="89"/>
       <c r="AA178" s="89"/>
       <c r="AB178" s="89"/>
       <c r="AC178" s="89"/>
       <c r="AD178" s="89"/>
       <c r="AE178" s="89"/>
       <c r="AF178" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG178" s="89"/>
       <c r="AH178" s="23"/>
       <c r="AI178" s="23"/>
       <c r="AJ178" s="23"/>
@@ -23959,54 +23350,51 @@
       <c r="BN178" s="92"/>
       <c r="BO178" s="92"/>
       <c r="BP178" s="92"/>
       <c r="BQ178" s="92"/>
       <c r="BR178" s="92"/>
       <c r="BS178" s="92"/>
       <c r="BT178" s="92"/>
       <c r="BU178" s="92"/>
       <c r="BV178" s="92"/>
       <c r="BW178" s="92"/>
     </row>
     <row r="179" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A179" s="22"/>
       <c r="B179" s="21"/>
       <c r="C179" s="22"/>
       <c r="D179" s="22"/>
       <c r="E179" s="22"/>
       <c r="F179" s="21"/>
       <c r="G179" s="22"/>
       <c r="H179" s="22"/>
       <c r="I179" s="23"/>
       <c r="J179" s="23"/>
       <c r="K179" s="85"/>
       <c r="L179" s="86"/>
       <c r="M179" s="86"/>
-      <c r="N179" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N179" s="87"/>
       <c r="O179" s="88"/>
       <c r="P179" s="88"/>
       <c r="Q179" s="88"/>
       <c r="R179" s="23"/>
       <c r="S179" s="23"/>
       <c r="T179" s="89"/>
       <c r="U179" s="23"/>
       <c r="V179" s="23"/>
       <c r="W179" s="89"/>
       <c r="X179" s="89"/>
       <c r="Y179" s="89"/>
       <c r="Z179" s="89"/>
       <c r="AA179" s="89"/>
       <c r="AB179" s="89"/>
       <c r="AC179" s="89"/>
       <c r="AD179" s="89"/>
       <c r="AE179" s="89"/>
       <c r="AF179" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG179" s="89"/>
       <c r="AH179" s="23"/>
       <c r="AI179" s="23"/>
       <c r="AJ179" s="23"/>
@@ -24060,54 +23448,51 @@
       <c r="BN179" s="92"/>
       <c r="BO179" s="92"/>
       <c r="BP179" s="92"/>
       <c r="BQ179" s="92"/>
       <c r="BR179" s="92"/>
       <c r="BS179" s="92"/>
       <c r="BT179" s="92"/>
       <c r="BU179" s="92"/>
       <c r="BV179" s="92"/>
       <c r="BW179" s="92"/>
     </row>
     <row r="180" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A180" s="22"/>
       <c r="B180" s="21"/>
       <c r="C180" s="22"/>
       <c r="D180" s="22"/>
       <c r="E180" s="22"/>
       <c r="F180" s="21"/>
       <c r="G180" s="22"/>
       <c r="H180" s="22"/>
       <c r="I180" s="23"/>
       <c r="J180" s="23"/>
       <c r="K180" s="85"/>
       <c r="L180" s="86"/>
       <c r="M180" s="86"/>
-      <c r="N180" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N180" s="87"/>
       <c r="O180" s="88"/>
       <c r="P180" s="88"/>
       <c r="Q180" s="88"/>
       <c r="R180" s="23"/>
       <c r="S180" s="23"/>
       <c r="T180" s="89"/>
       <c r="U180" s="23"/>
       <c r="V180" s="23"/>
       <c r="W180" s="89"/>
       <c r="X180" s="89"/>
       <c r="Y180" s="89"/>
       <c r="Z180" s="89"/>
       <c r="AA180" s="89"/>
       <c r="AB180" s="89"/>
       <c r="AC180" s="89"/>
       <c r="AD180" s="89"/>
       <c r="AE180" s="89"/>
       <c r="AF180" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG180" s="89"/>
       <c r="AH180" s="23"/>
       <c r="AI180" s="23"/>
       <c r="AJ180" s="23"/>
@@ -24161,54 +23546,51 @@
       <c r="BN180" s="92"/>
       <c r="BO180" s="92"/>
       <c r="BP180" s="92"/>
       <c r="BQ180" s="92"/>
       <c r="BR180" s="92"/>
       <c r="BS180" s="92"/>
       <c r="BT180" s="92"/>
       <c r="BU180" s="92"/>
       <c r="BV180" s="92"/>
       <c r="BW180" s="92"/>
     </row>
     <row r="181" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A181" s="22"/>
       <c r="B181" s="21"/>
       <c r="C181" s="22"/>
       <c r="D181" s="22"/>
       <c r="E181" s="22"/>
       <c r="F181" s="21"/>
       <c r="G181" s="22"/>
       <c r="H181" s="22"/>
       <c r="I181" s="23"/>
       <c r="J181" s="23"/>
       <c r="K181" s="85"/>
       <c r="L181" s="86"/>
       <c r="M181" s="86"/>
-      <c r="N181" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N181" s="87"/>
       <c r="O181" s="88"/>
       <c r="P181" s="88"/>
       <c r="Q181" s="88"/>
       <c r="R181" s="23"/>
       <c r="S181" s="23"/>
       <c r="T181" s="89"/>
       <c r="U181" s="23"/>
       <c r="V181" s="23"/>
       <c r="W181" s="89"/>
       <c r="X181" s="89"/>
       <c r="Y181" s="89"/>
       <c r="Z181" s="89"/>
       <c r="AA181" s="89"/>
       <c r="AB181" s="89"/>
       <c r="AC181" s="89"/>
       <c r="AD181" s="89"/>
       <c r="AE181" s="89"/>
       <c r="AF181" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG181" s="89"/>
       <c r="AH181" s="23"/>
       <c r="AI181" s="23"/>
       <c r="AJ181" s="23"/>
@@ -24262,54 +23644,51 @@
       <c r="BN181" s="92"/>
       <c r="BO181" s="92"/>
       <c r="BP181" s="92"/>
       <c r="BQ181" s="92"/>
       <c r="BR181" s="92"/>
       <c r="BS181" s="92"/>
       <c r="BT181" s="92"/>
       <c r="BU181" s="92"/>
       <c r="BV181" s="92"/>
       <c r="BW181" s="92"/>
     </row>
     <row r="182" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A182" s="22"/>
       <c r="B182" s="21"/>
       <c r="C182" s="22"/>
       <c r="D182" s="22"/>
       <c r="E182" s="22"/>
       <c r="F182" s="21"/>
       <c r="G182" s="22"/>
       <c r="H182" s="22"/>
       <c r="I182" s="23"/>
       <c r="J182" s="23"/>
       <c r="K182" s="85"/>
       <c r="L182" s="86"/>
       <c r="M182" s="86"/>
-      <c r="N182" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N182" s="87"/>
       <c r="O182" s="88"/>
       <c r="P182" s="88"/>
       <c r="Q182" s="88"/>
       <c r="R182" s="23"/>
       <c r="S182" s="23"/>
       <c r="T182" s="89"/>
       <c r="U182" s="23"/>
       <c r="V182" s="23"/>
       <c r="W182" s="89"/>
       <c r="X182" s="89"/>
       <c r="Y182" s="89"/>
       <c r="Z182" s="89"/>
       <c r="AA182" s="89"/>
       <c r="AB182" s="89"/>
       <c r="AC182" s="89"/>
       <c r="AD182" s="89"/>
       <c r="AE182" s="89"/>
       <c r="AF182" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG182" s="89"/>
       <c r="AH182" s="23"/>
       <c r="AI182" s="23"/>
       <c r="AJ182" s="23"/>
@@ -24363,54 +23742,51 @@
       <c r="BN182" s="92"/>
       <c r="BO182" s="92"/>
       <c r="BP182" s="92"/>
       <c r="BQ182" s="92"/>
       <c r="BR182" s="92"/>
       <c r="BS182" s="92"/>
       <c r="BT182" s="92"/>
       <c r="BU182" s="92"/>
       <c r="BV182" s="92"/>
       <c r="BW182" s="92"/>
     </row>
     <row r="183" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A183" s="22"/>
       <c r="B183" s="21"/>
       <c r="C183" s="22"/>
       <c r="D183" s="22"/>
       <c r="E183" s="22"/>
       <c r="F183" s="21"/>
       <c r="G183" s="22"/>
       <c r="H183" s="22"/>
       <c r="I183" s="23"/>
       <c r="J183" s="23"/>
       <c r="K183" s="85"/>
       <c r="L183" s="86"/>
       <c r="M183" s="86"/>
-      <c r="N183" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N183" s="87"/>
       <c r="O183" s="88"/>
       <c r="P183" s="88"/>
       <c r="Q183" s="88"/>
       <c r="R183" s="23"/>
       <c r="S183" s="23"/>
       <c r="T183" s="89"/>
       <c r="U183" s="23"/>
       <c r="V183" s="23"/>
       <c r="W183" s="89"/>
       <c r="X183" s="89"/>
       <c r="Y183" s="89"/>
       <c r="Z183" s="89"/>
       <c r="AA183" s="89"/>
       <c r="AB183" s="89"/>
       <c r="AC183" s="89"/>
       <c r="AD183" s="89"/>
       <c r="AE183" s="89"/>
       <c r="AF183" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG183" s="89"/>
       <c r="AH183" s="23"/>
       <c r="AI183" s="23"/>
       <c r="AJ183" s="23"/>
@@ -24464,54 +23840,51 @@
       <c r="BN183" s="92"/>
       <c r="BO183" s="92"/>
       <c r="BP183" s="92"/>
       <c r="BQ183" s="92"/>
       <c r="BR183" s="92"/>
       <c r="BS183" s="92"/>
       <c r="BT183" s="92"/>
       <c r="BU183" s="92"/>
       <c r="BV183" s="92"/>
       <c r="BW183" s="92"/>
     </row>
     <row r="184" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A184" s="22"/>
       <c r="B184" s="21"/>
       <c r="C184" s="22"/>
       <c r="D184" s="22"/>
       <c r="E184" s="22"/>
       <c r="F184" s="21"/>
       <c r="G184" s="22"/>
       <c r="H184" s="22"/>
       <c r="I184" s="23"/>
       <c r="J184" s="23"/>
       <c r="K184" s="85"/>
       <c r="L184" s="86"/>
       <c r="M184" s="86"/>
-      <c r="N184" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N184" s="87"/>
       <c r="O184" s="88"/>
       <c r="P184" s="88"/>
       <c r="Q184" s="88"/>
       <c r="R184" s="23"/>
       <c r="S184" s="23"/>
       <c r="T184" s="89"/>
       <c r="U184" s="23"/>
       <c r="V184" s="23"/>
       <c r="W184" s="89"/>
       <c r="X184" s="89"/>
       <c r="Y184" s="89"/>
       <c r="Z184" s="89"/>
       <c r="AA184" s="89"/>
       <c r="AB184" s="89"/>
       <c r="AC184" s="89"/>
       <c r="AD184" s="89"/>
       <c r="AE184" s="89"/>
       <c r="AF184" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG184" s="89"/>
       <c r="AH184" s="23"/>
       <c r="AI184" s="23"/>
       <c r="AJ184" s="23"/>
@@ -24565,54 +23938,51 @@
       <c r="BN184" s="92"/>
       <c r="BO184" s="92"/>
       <c r="BP184" s="92"/>
       <c r="BQ184" s="92"/>
       <c r="BR184" s="92"/>
       <c r="BS184" s="92"/>
       <c r="BT184" s="92"/>
       <c r="BU184" s="92"/>
       <c r="BV184" s="92"/>
       <c r="BW184" s="92"/>
     </row>
     <row r="185" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A185" s="22"/>
       <c r="B185" s="21"/>
       <c r="C185" s="22"/>
       <c r="D185" s="22"/>
       <c r="E185" s="22"/>
       <c r="F185" s="21"/>
       <c r="G185" s="22"/>
       <c r="H185" s="22"/>
       <c r="I185" s="23"/>
       <c r="J185" s="23"/>
       <c r="K185" s="85"/>
       <c r="L185" s="86"/>
       <c r="M185" s="86"/>
-      <c r="N185" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N185" s="87"/>
       <c r="O185" s="88"/>
       <c r="P185" s="88"/>
       <c r="Q185" s="88"/>
       <c r="R185" s="23"/>
       <c r="S185" s="23"/>
       <c r="T185" s="89"/>
       <c r="U185" s="23"/>
       <c r="V185" s="23"/>
       <c r="W185" s="89"/>
       <c r="X185" s="89"/>
       <c r="Y185" s="89"/>
       <c r="Z185" s="89"/>
       <c r="AA185" s="89"/>
       <c r="AB185" s="89"/>
       <c r="AC185" s="89"/>
       <c r="AD185" s="89"/>
       <c r="AE185" s="89"/>
       <c r="AF185" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG185" s="89"/>
       <c r="AH185" s="23"/>
       <c r="AI185" s="23"/>
       <c r="AJ185" s="23"/>
@@ -24666,54 +24036,51 @@
       <c r="BN185" s="92"/>
       <c r="BO185" s="92"/>
       <c r="BP185" s="92"/>
       <c r="BQ185" s="92"/>
       <c r="BR185" s="92"/>
       <c r="BS185" s="92"/>
       <c r="BT185" s="92"/>
       <c r="BU185" s="92"/>
       <c r="BV185" s="92"/>
       <c r="BW185" s="92"/>
     </row>
     <row r="186" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A186" s="22"/>
       <c r="B186" s="21"/>
       <c r="C186" s="22"/>
       <c r="D186" s="22"/>
       <c r="E186" s="22"/>
       <c r="F186" s="21"/>
       <c r="G186" s="22"/>
       <c r="H186" s="22"/>
       <c r="I186" s="23"/>
       <c r="J186" s="23"/>
       <c r="K186" s="85"/>
       <c r="L186" s="86"/>
       <c r="M186" s="86"/>
-      <c r="N186" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N186" s="87"/>
       <c r="O186" s="88"/>
       <c r="P186" s="88"/>
       <c r="Q186" s="88"/>
       <c r="R186" s="23"/>
       <c r="S186" s="23"/>
       <c r="T186" s="89"/>
       <c r="U186" s="23"/>
       <c r="V186" s="23"/>
       <c r="W186" s="89"/>
       <c r="X186" s="89"/>
       <c r="Y186" s="89"/>
       <c r="Z186" s="89"/>
       <c r="AA186" s="89"/>
       <c r="AB186" s="89"/>
       <c r="AC186" s="89"/>
       <c r="AD186" s="89"/>
       <c r="AE186" s="89"/>
       <c r="AF186" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG186" s="89"/>
       <c r="AH186" s="23"/>
       <c r="AI186" s="23"/>
       <c r="AJ186" s="23"/>
@@ -24767,54 +24134,51 @@
       <c r="BN186" s="92"/>
       <c r="BO186" s="92"/>
       <c r="BP186" s="92"/>
       <c r="BQ186" s="92"/>
       <c r="BR186" s="92"/>
       <c r="BS186" s="92"/>
       <c r="BT186" s="92"/>
       <c r="BU186" s="92"/>
       <c r="BV186" s="92"/>
       <c r="BW186" s="92"/>
     </row>
     <row r="187" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A187" s="22"/>
       <c r="B187" s="21"/>
       <c r="C187" s="22"/>
       <c r="D187" s="22"/>
       <c r="E187" s="22"/>
       <c r="F187" s="21"/>
       <c r="G187" s="22"/>
       <c r="H187" s="22"/>
       <c r="I187" s="23"/>
       <c r="J187" s="23"/>
       <c r="K187" s="85"/>
       <c r="L187" s="86"/>
       <c r="M187" s="86"/>
-      <c r="N187" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N187" s="87"/>
       <c r="O187" s="88"/>
       <c r="P187" s="88"/>
       <c r="Q187" s="88"/>
       <c r="R187" s="23"/>
       <c r="S187" s="23"/>
       <c r="T187" s="89"/>
       <c r="U187" s="23"/>
       <c r="V187" s="23"/>
       <c r="W187" s="89"/>
       <c r="X187" s="89"/>
       <c r="Y187" s="89"/>
       <c r="Z187" s="89"/>
       <c r="AA187" s="89"/>
       <c r="AB187" s="89"/>
       <c r="AC187" s="89"/>
       <c r="AD187" s="89"/>
       <c r="AE187" s="89"/>
       <c r="AF187" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG187" s="89"/>
       <c r="AH187" s="23"/>
       <c r="AI187" s="23"/>
       <c r="AJ187" s="23"/>
@@ -24868,54 +24232,51 @@
       <c r="BN187" s="92"/>
       <c r="BO187" s="92"/>
       <c r="BP187" s="92"/>
       <c r="BQ187" s="92"/>
       <c r="BR187" s="92"/>
       <c r="BS187" s="92"/>
       <c r="BT187" s="92"/>
       <c r="BU187" s="92"/>
       <c r="BV187" s="92"/>
       <c r="BW187" s="92"/>
     </row>
     <row r="188" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A188" s="22"/>
       <c r="B188" s="21"/>
       <c r="C188" s="22"/>
       <c r="D188" s="22"/>
       <c r="E188" s="22"/>
       <c r="F188" s="21"/>
       <c r="G188" s="22"/>
       <c r="H188" s="22"/>
       <c r="I188" s="23"/>
       <c r="J188" s="23"/>
       <c r="K188" s="85"/>
       <c r="L188" s="86"/>
       <c r="M188" s="86"/>
-      <c r="N188" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N188" s="87"/>
       <c r="O188" s="88"/>
       <c r="P188" s="88"/>
       <c r="Q188" s="88"/>
       <c r="R188" s="23"/>
       <c r="S188" s="23"/>
       <c r="T188" s="89"/>
       <c r="U188" s="23"/>
       <c r="V188" s="23"/>
       <c r="W188" s="89"/>
       <c r="X188" s="89"/>
       <c r="Y188" s="89"/>
       <c r="Z188" s="89"/>
       <c r="AA188" s="89"/>
       <c r="AB188" s="89"/>
       <c r="AC188" s="89"/>
       <c r="AD188" s="89"/>
       <c r="AE188" s="89"/>
       <c r="AF188" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG188" s="89"/>
       <c r="AH188" s="23"/>
       <c r="AI188" s="23"/>
       <c r="AJ188" s="23"/>
@@ -24969,54 +24330,51 @@
       <c r="BN188" s="92"/>
       <c r="BO188" s="92"/>
       <c r="BP188" s="92"/>
       <c r="BQ188" s="92"/>
       <c r="BR188" s="92"/>
       <c r="BS188" s="92"/>
       <c r="BT188" s="92"/>
       <c r="BU188" s="92"/>
       <c r="BV188" s="92"/>
       <c r="BW188" s="92"/>
     </row>
     <row r="189" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A189" s="22"/>
       <c r="B189" s="21"/>
       <c r="C189" s="22"/>
       <c r="D189" s="22"/>
       <c r="E189" s="22"/>
       <c r="F189" s="21"/>
       <c r="G189" s="22"/>
       <c r="H189" s="22"/>
       <c r="I189" s="23"/>
       <c r="J189" s="23"/>
       <c r="K189" s="85"/>
       <c r="L189" s="86"/>
       <c r="M189" s="86"/>
-      <c r="N189" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N189" s="87"/>
       <c r="O189" s="88"/>
       <c r="P189" s="88"/>
       <c r="Q189" s="88"/>
       <c r="R189" s="23"/>
       <c r="S189" s="23"/>
       <c r="T189" s="89"/>
       <c r="U189" s="23"/>
       <c r="V189" s="23"/>
       <c r="W189" s="89"/>
       <c r="X189" s="89"/>
       <c r="Y189" s="89"/>
       <c r="Z189" s="89"/>
       <c r="AA189" s="89"/>
       <c r="AB189" s="89"/>
       <c r="AC189" s="89"/>
       <c r="AD189" s="89"/>
       <c r="AE189" s="89"/>
       <c r="AF189" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG189" s="89"/>
       <c r="AH189" s="23"/>
       <c r="AI189" s="23"/>
       <c r="AJ189" s="23"/>
@@ -25070,54 +24428,51 @@
       <c r="BN189" s="92"/>
       <c r="BO189" s="92"/>
       <c r="BP189" s="92"/>
       <c r="BQ189" s="92"/>
       <c r="BR189" s="92"/>
       <c r="BS189" s="92"/>
       <c r="BT189" s="92"/>
       <c r="BU189" s="92"/>
       <c r="BV189" s="92"/>
       <c r="BW189" s="92"/>
     </row>
     <row r="190" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A190" s="22"/>
       <c r="B190" s="21"/>
       <c r="C190" s="22"/>
       <c r="D190" s="22"/>
       <c r="E190" s="22"/>
       <c r="F190" s="21"/>
       <c r="G190" s="22"/>
       <c r="H190" s="22"/>
       <c r="I190" s="23"/>
       <c r="J190" s="23"/>
       <c r="K190" s="85"/>
       <c r="L190" s="86"/>
       <c r="M190" s="86"/>
-      <c r="N190" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N190" s="87"/>
       <c r="O190" s="88"/>
       <c r="P190" s="88"/>
       <c r="Q190" s="88"/>
       <c r="R190" s="23"/>
       <c r="S190" s="23"/>
       <c r="T190" s="89"/>
       <c r="U190" s="23"/>
       <c r="V190" s="23"/>
       <c r="W190" s="89"/>
       <c r="X190" s="89"/>
       <c r="Y190" s="89"/>
       <c r="Z190" s="89"/>
       <c r="AA190" s="89"/>
       <c r="AB190" s="89"/>
       <c r="AC190" s="89"/>
       <c r="AD190" s="89"/>
       <c r="AE190" s="89"/>
       <c r="AF190" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG190" s="89"/>
       <c r="AH190" s="23"/>
       <c r="AI190" s="23"/>
       <c r="AJ190" s="23"/>
@@ -25171,54 +24526,51 @@
       <c r="BN190" s="92"/>
       <c r="BO190" s="92"/>
       <c r="BP190" s="92"/>
       <c r="BQ190" s="92"/>
       <c r="BR190" s="92"/>
       <c r="BS190" s="92"/>
       <c r="BT190" s="92"/>
       <c r="BU190" s="92"/>
       <c r="BV190" s="92"/>
       <c r="BW190" s="92"/>
     </row>
     <row r="191" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A191" s="22"/>
       <c r="B191" s="21"/>
       <c r="C191" s="22"/>
       <c r="D191" s="22"/>
       <c r="E191" s="22"/>
       <c r="F191" s="21"/>
       <c r="G191" s="22"/>
       <c r="H191" s="22"/>
       <c r="I191" s="23"/>
       <c r="J191" s="23"/>
       <c r="K191" s="85"/>
       <c r="L191" s="86"/>
       <c r="M191" s="86"/>
-      <c r="N191" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N191" s="87"/>
       <c r="O191" s="88"/>
       <c r="P191" s="88"/>
       <c r="Q191" s="88"/>
       <c r="R191" s="23"/>
       <c r="S191" s="23"/>
       <c r="T191" s="89"/>
       <c r="U191" s="23"/>
       <c r="V191" s="23"/>
       <c r="W191" s="89"/>
       <c r="X191" s="89"/>
       <c r="Y191" s="89"/>
       <c r="Z191" s="89"/>
       <c r="AA191" s="89"/>
       <c r="AB191" s="89"/>
       <c r="AC191" s="89"/>
       <c r="AD191" s="89"/>
       <c r="AE191" s="89"/>
       <c r="AF191" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG191" s="89"/>
       <c r="AH191" s="23"/>
       <c r="AI191" s="23"/>
       <c r="AJ191" s="23"/>
@@ -25272,54 +24624,51 @@
       <c r="BN191" s="92"/>
       <c r="BO191" s="92"/>
       <c r="BP191" s="92"/>
       <c r="BQ191" s="92"/>
       <c r="BR191" s="92"/>
       <c r="BS191" s="92"/>
       <c r="BT191" s="92"/>
       <c r="BU191" s="92"/>
       <c r="BV191" s="92"/>
       <c r="BW191" s="92"/>
     </row>
     <row r="192" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A192" s="22"/>
       <c r="B192" s="21"/>
       <c r="C192" s="22"/>
       <c r="D192" s="22"/>
       <c r="E192" s="22"/>
       <c r="F192" s="21"/>
       <c r="G192" s="22"/>
       <c r="H192" s="22"/>
       <c r="I192" s="23"/>
       <c r="J192" s="23"/>
       <c r="K192" s="85"/>
       <c r="L192" s="86"/>
       <c r="M192" s="86"/>
-      <c r="N192" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N192" s="87"/>
       <c r="O192" s="88"/>
       <c r="P192" s="88"/>
       <c r="Q192" s="88"/>
       <c r="R192" s="23"/>
       <c r="S192" s="23"/>
       <c r="T192" s="89"/>
       <c r="U192" s="23"/>
       <c r="V192" s="23"/>
       <c r="W192" s="89"/>
       <c r="X192" s="89"/>
       <c r="Y192" s="89"/>
       <c r="Z192" s="89"/>
       <c r="AA192" s="89"/>
       <c r="AB192" s="89"/>
       <c r="AC192" s="89"/>
       <c r="AD192" s="89"/>
       <c r="AE192" s="89"/>
       <c r="AF192" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG192" s="89"/>
       <c r="AH192" s="23"/>
       <c r="AI192" s="23"/>
       <c r="AJ192" s="23"/>
@@ -25373,54 +24722,51 @@
       <c r="BN192" s="92"/>
       <c r="BO192" s="92"/>
       <c r="BP192" s="92"/>
       <c r="BQ192" s="92"/>
       <c r="BR192" s="92"/>
       <c r="BS192" s="92"/>
       <c r="BT192" s="92"/>
       <c r="BU192" s="92"/>
       <c r="BV192" s="92"/>
       <c r="BW192" s="92"/>
     </row>
     <row r="193" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A193" s="22"/>
       <c r="B193" s="21"/>
       <c r="C193" s="22"/>
       <c r="D193" s="22"/>
       <c r="E193" s="22"/>
       <c r="F193" s="21"/>
       <c r="G193" s="22"/>
       <c r="H193" s="22"/>
       <c r="I193" s="23"/>
       <c r="J193" s="23"/>
       <c r="K193" s="85"/>
       <c r="L193" s="86"/>
       <c r="M193" s="86"/>
-      <c r="N193" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N193" s="87"/>
       <c r="O193" s="88"/>
       <c r="P193" s="88"/>
       <c r="Q193" s="88"/>
       <c r="R193" s="23"/>
       <c r="S193" s="23"/>
       <c r="T193" s="89"/>
       <c r="U193" s="23"/>
       <c r="V193" s="23"/>
       <c r="W193" s="89"/>
       <c r="X193" s="89"/>
       <c r="Y193" s="89"/>
       <c r="Z193" s="89"/>
       <c r="AA193" s="89"/>
       <c r="AB193" s="89"/>
       <c r="AC193" s="89"/>
       <c r="AD193" s="89"/>
       <c r="AE193" s="89"/>
       <c r="AF193" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG193" s="89"/>
       <c r="AH193" s="23"/>
       <c r="AI193" s="23"/>
       <c r="AJ193" s="23"/>
@@ -25474,54 +24820,51 @@
       <c r="BN193" s="92"/>
       <c r="BO193" s="92"/>
       <c r="BP193" s="92"/>
       <c r="BQ193" s="92"/>
       <c r="BR193" s="92"/>
       <c r="BS193" s="92"/>
       <c r="BT193" s="92"/>
       <c r="BU193" s="92"/>
       <c r="BV193" s="92"/>
       <c r="BW193" s="92"/>
     </row>
     <row r="194" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A194" s="22"/>
       <c r="B194" s="21"/>
       <c r="C194" s="22"/>
       <c r="D194" s="22"/>
       <c r="E194" s="22"/>
       <c r="F194" s="21"/>
       <c r="G194" s="22"/>
       <c r="H194" s="22"/>
       <c r="I194" s="23"/>
       <c r="J194" s="23"/>
       <c r="K194" s="85"/>
       <c r="L194" s="86"/>
       <c r="M194" s="86"/>
-      <c r="N194" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N194" s="87"/>
       <c r="O194" s="88"/>
       <c r="P194" s="88"/>
       <c r="Q194" s="88"/>
       <c r="R194" s="23"/>
       <c r="S194" s="23"/>
       <c r="T194" s="89"/>
       <c r="U194" s="23"/>
       <c r="V194" s="23"/>
       <c r="W194" s="89"/>
       <c r="X194" s="89"/>
       <c r="Y194" s="89"/>
       <c r="Z194" s="89"/>
       <c r="AA194" s="89"/>
       <c r="AB194" s="89"/>
       <c r="AC194" s="89"/>
       <c r="AD194" s="89"/>
       <c r="AE194" s="89"/>
       <c r="AF194" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG194" s="89"/>
       <c r="AH194" s="23"/>
       <c r="AI194" s="23"/>
       <c r="AJ194" s="23"/>
@@ -25575,54 +24918,51 @@
       <c r="BN194" s="92"/>
       <c r="BO194" s="92"/>
       <c r="BP194" s="92"/>
       <c r="BQ194" s="92"/>
       <c r="BR194" s="92"/>
       <c r="BS194" s="92"/>
       <c r="BT194" s="92"/>
       <c r="BU194" s="92"/>
       <c r="BV194" s="92"/>
       <c r="BW194" s="92"/>
     </row>
     <row r="195" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A195" s="22"/>
       <c r="B195" s="21"/>
       <c r="C195" s="22"/>
       <c r="D195" s="22"/>
       <c r="E195" s="22"/>
       <c r="F195" s="21"/>
       <c r="G195" s="22"/>
       <c r="H195" s="22"/>
       <c r="I195" s="23"/>
       <c r="J195" s="23"/>
       <c r="K195" s="85"/>
       <c r="L195" s="86"/>
       <c r="M195" s="86"/>
-      <c r="N195" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N195" s="87"/>
       <c r="O195" s="88"/>
       <c r="P195" s="88"/>
       <c r="Q195" s="88"/>
       <c r="R195" s="23"/>
       <c r="S195" s="23"/>
       <c r="T195" s="89"/>
       <c r="U195" s="23"/>
       <c r="V195" s="23"/>
       <c r="W195" s="89"/>
       <c r="X195" s="89"/>
       <c r="Y195" s="89"/>
       <c r="Z195" s="89"/>
       <c r="AA195" s="89"/>
       <c r="AB195" s="89"/>
       <c r="AC195" s="89"/>
       <c r="AD195" s="89"/>
       <c r="AE195" s="89"/>
       <c r="AF195" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG195" s="89"/>
       <c r="AH195" s="23"/>
       <c r="AI195" s="23"/>
       <c r="AJ195" s="23"/>
@@ -25676,54 +25016,51 @@
       <c r="BN195" s="92"/>
       <c r="BO195" s="92"/>
       <c r="BP195" s="92"/>
       <c r="BQ195" s="92"/>
       <c r="BR195" s="92"/>
       <c r="BS195" s="92"/>
       <c r="BT195" s="92"/>
       <c r="BU195" s="92"/>
       <c r="BV195" s="92"/>
       <c r="BW195" s="92"/>
     </row>
     <row r="196" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A196" s="22"/>
       <c r="B196" s="21"/>
       <c r="C196" s="22"/>
       <c r="D196" s="22"/>
       <c r="E196" s="22"/>
       <c r="F196" s="21"/>
       <c r="G196" s="22"/>
       <c r="H196" s="22"/>
       <c r="I196" s="23"/>
       <c r="J196" s="23"/>
       <c r="K196" s="85"/>
       <c r="L196" s="86"/>
       <c r="M196" s="86"/>
-      <c r="N196" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N196" s="87"/>
       <c r="O196" s="88"/>
       <c r="P196" s="88"/>
       <c r="Q196" s="88"/>
       <c r="R196" s="23"/>
       <c r="S196" s="23"/>
       <c r="T196" s="89"/>
       <c r="U196" s="23"/>
       <c r="V196" s="23"/>
       <c r="W196" s="89"/>
       <c r="X196" s="89"/>
       <c r="Y196" s="89"/>
       <c r="Z196" s="89"/>
       <c r="AA196" s="89"/>
       <c r="AB196" s="89"/>
       <c r="AC196" s="89"/>
       <c r="AD196" s="89"/>
       <c r="AE196" s="89"/>
       <c r="AF196" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG196" s="89"/>
       <c r="AH196" s="23"/>
       <c r="AI196" s="23"/>
       <c r="AJ196" s="23"/>
@@ -25777,54 +25114,51 @@
       <c r="BN196" s="92"/>
       <c r="BO196" s="92"/>
       <c r="BP196" s="92"/>
       <c r="BQ196" s="92"/>
       <c r="BR196" s="92"/>
       <c r="BS196" s="92"/>
       <c r="BT196" s="92"/>
       <c r="BU196" s="92"/>
       <c r="BV196" s="92"/>
       <c r="BW196" s="92"/>
     </row>
     <row r="197" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A197" s="22"/>
       <c r="B197" s="21"/>
       <c r="C197" s="22"/>
       <c r="D197" s="22"/>
       <c r="E197" s="22"/>
       <c r="F197" s="21"/>
       <c r="G197" s="22"/>
       <c r="H197" s="22"/>
       <c r="I197" s="23"/>
       <c r="J197" s="23"/>
       <c r="K197" s="85"/>
       <c r="L197" s="86"/>
       <c r="M197" s="86"/>
-      <c r="N197" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N197" s="87"/>
       <c r="O197" s="88"/>
       <c r="P197" s="88"/>
       <c r="Q197" s="88"/>
       <c r="R197" s="23"/>
       <c r="S197" s="23"/>
       <c r="T197" s="89"/>
       <c r="U197" s="23"/>
       <c r="V197" s="23"/>
       <c r="W197" s="89"/>
       <c r="X197" s="89"/>
       <c r="Y197" s="89"/>
       <c r="Z197" s="89"/>
       <c r="AA197" s="89"/>
       <c r="AB197" s="89"/>
       <c r="AC197" s="89"/>
       <c r="AD197" s="89"/>
       <c r="AE197" s="89"/>
       <c r="AF197" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG197" s="89"/>
       <c r="AH197" s="23"/>
       <c r="AI197" s="23"/>
       <c r="AJ197" s="23"/>
@@ -25878,54 +25212,51 @@
       <c r="BN197" s="92"/>
       <c r="BO197" s="92"/>
       <c r="BP197" s="92"/>
       <c r="BQ197" s="92"/>
       <c r="BR197" s="92"/>
       <c r="BS197" s="92"/>
       <c r="BT197" s="92"/>
       <c r="BU197" s="92"/>
       <c r="BV197" s="92"/>
       <c r="BW197" s="92"/>
     </row>
     <row r="198" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A198" s="22"/>
       <c r="B198" s="21"/>
       <c r="C198" s="22"/>
       <c r="D198" s="22"/>
       <c r="E198" s="22"/>
       <c r="F198" s="21"/>
       <c r="G198" s="22"/>
       <c r="H198" s="22"/>
       <c r="I198" s="23"/>
       <c r="J198" s="23"/>
       <c r="K198" s="85"/>
       <c r="L198" s="86"/>
       <c r="M198" s="86"/>
-      <c r="N198" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N198" s="87"/>
       <c r="O198" s="88"/>
       <c r="P198" s="88"/>
       <c r="Q198" s="88"/>
       <c r="R198" s="23"/>
       <c r="S198" s="23"/>
       <c r="T198" s="89"/>
       <c r="U198" s="23"/>
       <c r="V198" s="23"/>
       <c r="W198" s="89"/>
       <c r="X198" s="89"/>
       <c r="Y198" s="89"/>
       <c r="Z198" s="89"/>
       <c r="AA198" s="89"/>
       <c r="AB198" s="89"/>
       <c r="AC198" s="89"/>
       <c r="AD198" s="89"/>
       <c r="AE198" s="89"/>
       <c r="AF198" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG198" s="89"/>
       <c r="AH198" s="23"/>
       <c r="AI198" s="23"/>
       <c r="AJ198" s="23"/>
@@ -25979,54 +25310,51 @@
       <c r="BN198" s="92"/>
       <c r="BO198" s="92"/>
       <c r="BP198" s="92"/>
       <c r="BQ198" s="92"/>
       <c r="BR198" s="92"/>
       <c r="BS198" s="92"/>
       <c r="BT198" s="92"/>
       <c r="BU198" s="92"/>
       <c r="BV198" s="92"/>
       <c r="BW198" s="92"/>
     </row>
     <row r="199" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A199" s="22"/>
       <c r="B199" s="21"/>
       <c r="C199" s="22"/>
       <c r="D199" s="22"/>
       <c r="E199" s="22"/>
       <c r="F199" s="21"/>
       <c r="G199" s="22"/>
       <c r="H199" s="22"/>
       <c r="I199" s="23"/>
       <c r="J199" s="23"/>
       <c r="K199" s="85"/>
       <c r="L199" s="86"/>
       <c r="M199" s="86"/>
-      <c r="N199" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N199" s="87"/>
       <c r="O199" s="88"/>
       <c r="P199" s="88"/>
       <c r="Q199" s="88"/>
       <c r="R199" s="23"/>
       <c r="S199" s="23"/>
       <c r="T199" s="89"/>
       <c r="U199" s="23"/>
       <c r="V199" s="23"/>
       <c r="W199" s="89"/>
       <c r="X199" s="89"/>
       <c r="Y199" s="89"/>
       <c r="Z199" s="89"/>
       <c r="AA199" s="89"/>
       <c r="AB199" s="89"/>
       <c r="AC199" s="89"/>
       <c r="AD199" s="89"/>
       <c r="AE199" s="89"/>
       <c r="AF199" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG199" s="89"/>
       <c r="AH199" s="23"/>
       <c r="AI199" s="23"/>
       <c r="AJ199" s="23"/>
@@ -26080,54 +25408,51 @@
       <c r="BN199" s="92"/>
       <c r="BO199" s="92"/>
       <c r="BP199" s="92"/>
       <c r="BQ199" s="92"/>
       <c r="BR199" s="92"/>
       <c r="BS199" s="92"/>
       <c r="BT199" s="92"/>
       <c r="BU199" s="92"/>
       <c r="BV199" s="92"/>
       <c r="BW199" s="92"/>
     </row>
     <row r="200" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A200" s="22"/>
       <c r="B200" s="21"/>
       <c r="C200" s="22"/>
       <c r="D200" s="22"/>
       <c r="E200" s="22"/>
       <c r="F200" s="21"/>
       <c r="G200" s="22"/>
       <c r="H200" s="22"/>
       <c r="I200" s="23"/>
       <c r="J200" s="23"/>
       <c r="K200" s="85"/>
       <c r="L200" s="86"/>
       <c r="M200" s="86"/>
-      <c r="N200" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N200" s="87"/>
       <c r="O200" s="88"/>
       <c r="P200" s="88"/>
       <c r="Q200" s="88"/>
       <c r="R200" s="23"/>
       <c r="S200" s="23"/>
       <c r="T200" s="89"/>
       <c r="U200" s="23"/>
       <c r="V200" s="23"/>
       <c r="W200" s="89"/>
       <c r="X200" s="89"/>
       <c r="Y200" s="89"/>
       <c r="Z200" s="89"/>
       <c r="AA200" s="89"/>
       <c r="AB200" s="89"/>
       <c r="AC200" s="89"/>
       <c r="AD200" s="89"/>
       <c r="AE200" s="89"/>
       <c r="AF200" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG200" s="89"/>
       <c r="AH200" s="23"/>
       <c r="AI200" s="23"/>
       <c r="AJ200" s="23"/>
@@ -26181,54 +25506,51 @@
       <c r="BN200" s="92"/>
       <c r="BO200" s="92"/>
       <c r="BP200" s="92"/>
       <c r="BQ200" s="92"/>
       <c r="BR200" s="92"/>
       <c r="BS200" s="92"/>
       <c r="BT200" s="92"/>
       <c r="BU200" s="92"/>
       <c r="BV200" s="92"/>
       <c r="BW200" s="92"/>
     </row>
     <row r="201" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A201" s="22"/>
       <c r="B201" s="21"/>
       <c r="C201" s="22"/>
       <c r="D201" s="22"/>
       <c r="E201" s="22"/>
       <c r="F201" s="21"/>
       <c r="G201" s="22"/>
       <c r="H201" s="22"/>
       <c r="I201" s="23"/>
       <c r="J201" s="23"/>
       <c r="K201" s="85"/>
       <c r="L201" s="86"/>
       <c r="M201" s="86"/>
-      <c r="N201" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N201" s="87"/>
       <c r="O201" s="88"/>
       <c r="P201" s="88"/>
       <c r="Q201" s="88"/>
       <c r="R201" s="23"/>
       <c r="S201" s="23"/>
       <c r="T201" s="89"/>
       <c r="U201" s="23"/>
       <c r="V201" s="23"/>
       <c r="W201" s="89"/>
       <c r="X201" s="89"/>
       <c r="Y201" s="89"/>
       <c r="Z201" s="89"/>
       <c r="AA201" s="89"/>
       <c r="AB201" s="89"/>
       <c r="AC201" s="89"/>
       <c r="AD201" s="89"/>
       <c r="AE201" s="89"/>
       <c r="AF201" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG201" s="89"/>
       <c r="AH201" s="23"/>
       <c r="AI201" s="23"/>
       <c r="AJ201" s="23"/>
@@ -26282,54 +25604,51 @@
       <c r="BN201" s="92"/>
       <c r="BO201" s="92"/>
       <c r="BP201" s="92"/>
       <c r="BQ201" s="92"/>
       <c r="BR201" s="92"/>
       <c r="BS201" s="92"/>
       <c r="BT201" s="92"/>
       <c r="BU201" s="92"/>
       <c r="BV201" s="92"/>
       <c r="BW201" s="92"/>
     </row>
     <row r="202" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A202" s="22"/>
       <c r="B202" s="21"/>
       <c r="C202" s="22"/>
       <c r="D202" s="22"/>
       <c r="E202" s="22"/>
       <c r="F202" s="21"/>
       <c r="G202" s="22"/>
       <c r="H202" s="22"/>
       <c r="I202" s="23"/>
       <c r="J202" s="23"/>
       <c r="K202" s="85"/>
       <c r="L202" s="86"/>
       <c r="M202" s="86"/>
-      <c r="N202" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N202" s="87"/>
       <c r="O202" s="88"/>
       <c r="P202" s="88"/>
       <c r="Q202" s="88"/>
       <c r="R202" s="23"/>
       <c r="S202" s="23"/>
       <c r="T202" s="89"/>
       <c r="U202" s="23"/>
       <c r="V202" s="23"/>
       <c r="W202" s="89"/>
       <c r="X202" s="89"/>
       <c r="Y202" s="89"/>
       <c r="Z202" s="89"/>
       <c r="AA202" s="89"/>
       <c r="AB202" s="89"/>
       <c r="AC202" s="89"/>
       <c r="AD202" s="89"/>
       <c r="AE202" s="89"/>
       <c r="AF202" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG202" s="89"/>
       <c r="AH202" s="23"/>
       <c r="AI202" s="23"/>
       <c r="AJ202" s="23"/>
@@ -26383,54 +25702,51 @@
       <c r="BN202" s="92"/>
       <c r="BO202" s="92"/>
       <c r="BP202" s="92"/>
       <c r="BQ202" s="92"/>
       <c r="BR202" s="92"/>
       <c r="BS202" s="92"/>
       <c r="BT202" s="92"/>
       <c r="BU202" s="92"/>
       <c r="BV202" s="92"/>
       <c r="BW202" s="92"/>
     </row>
     <row r="203" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A203" s="22"/>
       <c r="B203" s="21"/>
       <c r="C203" s="22"/>
       <c r="D203" s="22"/>
       <c r="E203" s="22"/>
       <c r="F203" s="21"/>
       <c r="G203" s="22"/>
       <c r="H203" s="22"/>
       <c r="I203" s="23"/>
       <c r="J203" s="23"/>
       <c r="K203" s="85"/>
       <c r="L203" s="86"/>
       <c r="M203" s="86"/>
-      <c r="N203" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N203" s="87"/>
       <c r="O203" s="88"/>
       <c r="P203" s="88"/>
       <c r="Q203" s="88"/>
       <c r="R203" s="23"/>
       <c r="S203" s="23"/>
       <c r="T203" s="89"/>
       <c r="U203" s="23"/>
       <c r="V203" s="23"/>
       <c r="W203" s="89"/>
       <c r="X203" s="89"/>
       <c r="Y203" s="89"/>
       <c r="Z203" s="89"/>
       <c r="AA203" s="89"/>
       <c r="AB203" s="89"/>
       <c r="AC203" s="89"/>
       <c r="AD203" s="89"/>
       <c r="AE203" s="89"/>
       <c r="AF203" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG203" s="89"/>
       <c r="AH203" s="23"/>
       <c r="AI203" s="23"/>
       <c r="AJ203" s="23"/>
@@ -26484,54 +25800,51 @@
       <c r="BN203" s="92"/>
       <c r="BO203" s="92"/>
       <c r="BP203" s="92"/>
       <c r="BQ203" s="92"/>
       <c r="BR203" s="92"/>
       <c r="BS203" s="92"/>
       <c r="BT203" s="92"/>
       <c r="BU203" s="92"/>
       <c r="BV203" s="92"/>
       <c r="BW203" s="92"/>
     </row>
     <row r="204" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A204" s="22"/>
       <c r="B204" s="21"/>
       <c r="C204" s="22"/>
       <c r="D204" s="22"/>
       <c r="E204" s="22"/>
       <c r="F204" s="21"/>
       <c r="G204" s="22"/>
       <c r="H204" s="22"/>
       <c r="I204" s="23"/>
       <c r="J204" s="23"/>
       <c r="K204" s="85"/>
       <c r="L204" s="86"/>
       <c r="M204" s="86"/>
-      <c r="N204" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N204" s="87"/>
       <c r="O204" s="88"/>
       <c r="P204" s="88"/>
       <c r="Q204" s="88"/>
       <c r="R204" s="23"/>
       <c r="S204" s="23"/>
       <c r="T204" s="89"/>
       <c r="U204" s="23"/>
       <c r="V204" s="23"/>
       <c r="W204" s="89"/>
       <c r="X204" s="89"/>
       <c r="Y204" s="89"/>
       <c r="Z204" s="89"/>
       <c r="AA204" s="89"/>
       <c r="AB204" s="89"/>
       <c r="AC204" s="89"/>
       <c r="AD204" s="89"/>
       <c r="AE204" s="89"/>
       <c r="AF204" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG204" s="89"/>
       <c r="AH204" s="23"/>
       <c r="AI204" s="23"/>
       <c r="AJ204" s="23"/>
@@ -26585,54 +25898,51 @@
       <c r="BN204" s="92"/>
       <c r="BO204" s="92"/>
       <c r="BP204" s="92"/>
       <c r="BQ204" s="92"/>
       <c r="BR204" s="92"/>
       <c r="BS204" s="92"/>
       <c r="BT204" s="92"/>
       <c r="BU204" s="92"/>
       <c r="BV204" s="92"/>
       <c r="BW204" s="92"/>
     </row>
     <row r="205" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A205" s="22"/>
       <c r="B205" s="21"/>
       <c r="C205" s="22"/>
       <c r="D205" s="22"/>
       <c r="E205" s="22"/>
       <c r="F205" s="21"/>
       <c r="G205" s="22"/>
       <c r="H205" s="22"/>
       <c r="I205" s="23"/>
       <c r="J205" s="23"/>
       <c r="K205" s="85"/>
       <c r="L205" s="86"/>
       <c r="M205" s="86"/>
-      <c r="N205" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N205" s="87"/>
       <c r="O205" s="88"/>
       <c r="P205" s="88"/>
       <c r="Q205" s="88"/>
       <c r="R205" s="23"/>
       <c r="S205" s="23"/>
       <c r="T205" s="89"/>
       <c r="U205" s="23"/>
       <c r="V205" s="23"/>
       <c r="W205" s="89"/>
       <c r="X205" s="89"/>
       <c r="Y205" s="89"/>
       <c r="Z205" s="89"/>
       <c r="AA205" s="89"/>
       <c r="AB205" s="89"/>
       <c r="AC205" s="89"/>
       <c r="AD205" s="89"/>
       <c r="AE205" s="89"/>
       <c r="AF205" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG205" s="89"/>
       <c r="AH205" s="23"/>
       <c r="AI205" s="23"/>
       <c r="AJ205" s="23"/>
@@ -26686,54 +25996,51 @@
       <c r="BN205" s="92"/>
       <c r="BO205" s="92"/>
       <c r="BP205" s="92"/>
       <c r="BQ205" s="92"/>
       <c r="BR205" s="92"/>
       <c r="BS205" s="92"/>
       <c r="BT205" s="92"/>
       <c r="BU205" s="92"/>
       <c r="BV205" s="92"/>
       <c r="BW205" s="92"/>
     </row>
     <row r="206" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A206" s="22"/>
       <c r="B206" s="21"/>
       <c r="C206" s="22"/>
       <c r="D206" s="22"/>
       <c r="E206" s="22"/>
       <c r="F206" s="21"/>
       <c r="G206" s="22"/>
       <c r="H206" s="22"/>
       <c r="I206" s="23"/>
       <c r="J206" s="23"/>
       <c r="K206" s="85"/>
       <c r="L206" s="86"/>
       <c r="M206" s="86"/>
-      <c r="N206" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N206" s="87"/>
       <c r="O206" s="88"/>
       <c r="P206" s="88"/>
       <c r="Q206" s="88"/>
       <c r="R206" s="23"/>
       <c r="S206" s="23"/>
       <c r="T206" s="89"/>
       <c r="U206" s="23"/>
       <c r="V206" s="23"/>
       <c r="W206" s="89"/>
       <c r="X206" s="89"/>
       <c r="Y206" s="89"/>
       <c r="Z206" s="89"/>
       <c r="AA206" s="89"/>
       <c r="AB206" s="89"/>
       <c r="AC206" s="89"/>
       <c r="AD206" s="89"/>
       <c r="AE206" s="89"/>
       <c r="AF206" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG206" s="89"/>
       <c r="AH206" s="23"/>
       <c r="AI206" s="23"/>
       <c r="AJ206" s="23"/>
@@ -26787,54 +26094,51 @@
       <c r="BN206" s="92"/>
       <c r="BO206" s="92"/>
       <c r="BP206" s="92"/>
       <c r="BQ206" s="92"/>
       <c r="BR206" s="92"/>
       <c r="BS206" s="92"/>
       <c r="BT206" s="92"/>
       <c r="BU206" s="92"/>
       <c r="BV206" s="92"/>
       <c r="BW206" s="92"/>
     </row>
     <row r="207" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A207" s="22"/>
       <c r="B207" s="21"/>
       <c r="C207" s="22"/>
       <c r="D207" s="22"/>
       <c r="E207" s="22"/>
       <c r="F207" s="21"/>
       <c r="G207" s="22"/>
       <c r="H207" s="22"/>
       <c r="I207" s="23"/>
       <c r="J207" s="23"/>
       <c r="K207" s="85"/>
       <c r="L207" s="86"/>
       <c r="M207" s="86"/>
-      <c r="N207" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N207" s="87"/>
       <c r="O207" s="88"/>
       <c r="P207" s="88"/>
       <c r="Q207" s="88"/>
       <c r="R207" s="23"/>
       <c r="S207" s="23"/>
       <c r="T207" s="89"/>
       <c r="U207" s="23"/>
       <c r="V207" s="23"/>
       <c r="W207" s="89"/>
       <c r="X207" s="89"/>
       <c r="Y207" s="89"/>
       <c r="Z207" s="89"/>
       <c r="AA207" s="89"/>
       <c r="AB207" s="89"/>
       <c r="AC207" s="89"/>
       <c r="AD207" s="89"/>
       <c r="AE207" s="89"/>
       <c r="AF207" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG207" s="89"/>
       <c r="AH207" s="23"/>
       <c r="AI207" s="23"/>
       <c r="AJ207" s="23"/>
@@ -26888,54 +26192,51 @@
       <c r="BN207" s="92"/>
       <c r="BO207" s="92"/>
       <c r="BP207" s="92"/>
       <c r="BQ207" s="92"/>
       <c r="BR207" s="92"/>
       <c r="BS207" s="92"/>
       <c r="BT207" s="92"/>
       <c r="BU207" s="92"/>
       <c r="BV207" s="92"/>
       <c r="BW207" s="92"/>
     </row>
     <row r="208" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A208" s="22"/>
       <c r="B208" s="21"/>
       <c r="C208" s="22"/>
       <c r="D208" s="22"/>
       <c r="E208" s="22"/>
       <c r="F208" s="21"/>
       <c r="G208" s="22"/>
       <c r="H208" s="22"/>
       <c r="I208" s="23"/>
       <c r="J208" s="23"/>
       <c r="K208" s="85"/>
       <c r="L208" s="86"/>
       <c r="M208" s="86"/>
-      <c r="N208" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N208" s="87"/>
       <c r="O208" s="88"/>
       <c r="P208" s="88"/>
       <c r="Q208" s="88"/>
       <c r="R208" s="23"/>
       <c r="S208" s="23"/>
       <c r="T208" s="89"/>
       <c r="U208" s="23"/>
       <c r="V208" s="23"/>
       <c r="W208" s="89"/>
       <c r="X208" s="89"/>
       <c r="Y208" s="89"/>
       <c r="Z208" s="89"/>
       <c r="AA208" s="89"/>
       <c r="AB208" s="89"/>
       <c r="AC208" s="89"/>
       <c r="AD208" s="89"/>
       <c r="AE208" s="89"/>
       <c r="AF208" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG208" s="89"/>
       <c r="AH208" s="23"/>
       <c r="AI208" s="23"/>
       <c r="AJ208" s="23"/>
@@ -26989,54 +26290,51 @@
       <c r="BN208" s="92"/>
       <c r="BO208" s="92"/>
       <c r="BP208" s="92"/>
       <c r="BQ208" s="92"/>
       <c r="BR208" s="92"/>
       <c r="BS208" s="92"/>
       <c r="BT208" s="92"/>
       <c r="BU208" s="92"/>
       <c r="BV208" s="92"/>
       <c r="BW208" s="92"/>
     </row>
     <row r="209" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A209" s="22"/>
       <c r="B209" s="21"/>
       <c r="C209" s="22"/>
       <c r="D209" s="22"/>
       <c r="E209" s="22"/>
       <c r="F209" s="21"/>
       <c r="G209" s="22"/>
       <c r="H209" s="22"/>
       <c r="I209" s="23"/>
       <c r="J209" s="23"/>
       <c r="K209" s="85"/>
       <c r="L209" s="86"/>
       <c r="M209" s="86"/>
-      <c r="N209" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N209" s="87"/>
       <c r="O209" s="88"/>
       <c r="P209" s="88"/>
       <c r="Q209" s="88"/>
       <c r="R209" s="23"/>
       <c r="S209" s="23"/>
       <c r="T209" s="89"/>
       <c r="U209" s="23"/>
       <c r="V209" s="23"/>
       <c r="W209" s="89"/>
       <c r="X209" s="89"/>
       <c r="Y209" s="89"/>
       <c r="Z209" s="89"/>
       <c r="AA209" s="89"/>
       <c r="AB209" s="89"/>
       <c r="AC209" s="89"/>
       <c r="AD209" s="89"/>
       <c r="AE209" s="89"/>
       <c r="AF209" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG209" s="89"/>
       <c r="AH209" s="23"/>
       <c r="AI209" s="23"/>
       <c r="AJ209" s="23"/>
@@ -27090,54 +26388,51 @@
       <c r="BN209" s="92"/>
       <c r="BO209" s="92"/>
       <c r="BP209" s="92"/>
       <c r="BQ209" s="92"/>
       <c r="BR209" s="92"/>
       <c r="BS209" s="92"/>
       <c r="BT209" s="92"/>
       <c r="BU209" s="92"/>
       <c r="BV209" s="92"/>
       <c r="BW209" s="92"/>
     </row>
     <row r="210" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A210" s="22"/>
       <c r="B210" s="21"/>
       <c r="C210" s="22"/>
       <c r="D210" s="22"/>
       <c r="E210" s="22"/>
       <c r="F210" s="21"/>
       <c r="G210" s="22"/>
       <c r="H210" s="22"/>
       <c r="I210" s="23"/>
       <c r="J210" s="23"/>
       <c r="K210" s="85"/>
       <c r="L210" s="86"/>
       <c r="M210" s="86"/>
-      <c r="N210" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N210" s="87"/>
       <c r="O210" s="88"/>
       <c r="P210" s="88"/>
       <c r="Q210" s="88"/>
       <c r="R210" s="23"/>
       <c r="S210" s="23"/>
       <c r="T210" s="89"/>
       <c r="U210" s="23"/>
       <c r="V210" s="23"/>
       <c r="W210" s="89"/>
       <c r="X210" s="89"/>
       <c r="Y210" s="89"/>
       <c r="Z210" s="89"/>
       <c r="AA210" s="89"/>
       <c r="AB210" s="89"/>
       <c r="AC210" s="89"/>
       <c r="AD210" s="89"/>
       <c r="AE210" s="89"/>
       <c r="AF210" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG210" s="89"/>
       <c r="AH210" s="23"/>
       <c r="AI210" s="23"/>
       <c r="AJ210" s="23"/>
@@ -27191,54 +26486,51 @@
       <c r="BN210" s="92"/>
       <c r="BO210" s="92"/>
       <c r="BP210" s="92"/>
       <c r="BQ210" s="92"/>
       <c r="BR210" s="92"/>
       <c r="BS210" s="92"/>
       <c r="BT210" s="92"/>
       <c r="BU210" s="92"/>
       <c r="BV210" s="92"/>
       <c r="BW210" s="92"/>
     </row>
     <row r="211" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A211" s="22"/>
       <c r="B211" s="21"/>
       <c r="C211" s="22"/>
       <c r="D211" s="22"/>
       <c r="E211" s="22"/>
       <c r="F211" s="21"/>
       <c r="G211" s="22"/>
       <c r="H211" s="22"/>
       <c r="I211" s="23"/>
       <c r="J211" s="23"/>
       <c r="K211" s="85"/>
       <c r="L211" s="86"/>
       <c r="M211" s="86"/>
-      <c r="N211" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N211" s="87"/>
       <c r="O211" s="88"/>
       <c r="P211" s="88"/>
       <c r="Q211" s="88"/>
       <c r="R211" s="23"/>
       <c r="S211" s="23"/>
       <c r="T211" s="89"/>
       <c r="U211" s="23"/>
       <c r="V211" s="23"/>
       <c r="W211" s="89"/>
       <c r="X211" s="89"/>
       <c r="Y211" s="89"/>
       <c r="Z211" s="89"/>
       <c r="AA211" s="89"/>
       <c r="AB211" s="89"/>
       <c r="AC211" s="89"/>
       <c r="AD211" s="89"/>
       <c r="AE211" s="89"/>
       <c r="AF211" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG211" s="89"/>
       <c r="AH211" s="23"/>
       <c r="AI211" s="23"/>
       <c r="AJ211" s="23"/>
@@ -27292,54 +26584,51 @@
       <c r="BN211" s="92"/>
       <c r="BO211" s="92"/>
       <c r="BP211" s="92"/>
       <c r="BQ211" s="92"/>
       <c r="BR211" s="92"/>
       <c r="BS211" s="92"/>
       <c r="BT211" s="92"/>
       <c r="BU211" s="92"/>
       <c r="BV211" s="92"/>
       <c r="BW211" s="92"/>
     </row>
     <row r="212" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A212" s="22"/>
       <c r="B212" s="21"/>
       <c r="C212" s="22"/>
       <c r="D212" s="22"/>
       <c r="E212" s="22"/>
       <c r="F212" s="21"/>
       <c r="G212" s="22"/>
       <c r="H212" s="22"/>
       <c r="I212" s="23"/>
       <c r="J212" s="23"/>
       <c r="K212" s="85"/>
       <c r="L212" s="86"/>
       <c r="M212" s="86"/>
-      <c r="N212" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N212" s="87"/>
       <c r="O212" s="88"/>
       <c r="P212" s="88"/>
       <c r="Q212" s="88"/>
       <c r="R212" s="23"/>
       <c r="S212" s="23"/>
       <c r="T212" s="89"/>
       <c r="U212" s="23"/>
       <c r="V212" s="23"/>
       <c r="W212" s="89"/>
       <c r="X212" s="89"/>
       <c r="Y212" s="89"/>
       <c r="Z212" s="89"/>
       <c r="AA212" s="89"/>
       <c r="AB212" s="89"/>
       <c r="AC212" s="89"/>
       <c r="AD212" s="89"/>
       <c r="AE212" s="89"/>
       <c r="AF212" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG212" s="89"/>
       <c r="AH212" s="23"/>
       <c r="AI212" s="23"/>
       <c r="AJ212" s="23"/>
@@ -27393,54 +26682,51 @@
       <c r="BN212" s="92"/>
       <c r="BO212" s="92"/>
       <c r="BP212" s="92"/>
       <c r="BQ212" s="92"/>
       <c r="BR212" s="92"/>
       <c r="BS212" s="92"/>
       <c r="BT212" s="92"/>
       <c r="BU212" s="92"/>
       <c r="BV212" s="92"/>
       <c r="BW212" s="92"/>
     </row>
     <row r="213" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A213" s="22"/>
       <c r="B213" s="21"/>
       <c r="C213" s="22"/>
       <c r="D213" s="22"/>
       <c r="E213" s="22"/>
       <c r="F213" s="21"/>
       <c r="G213" s="22"/>
       <c r="H213" s="22"/>
       <c r="I213" s="23"/>
       <c r="J213" s="23"/>
       <c r="K213" s="85"/>
       <c r="L213" s="86"/>
       <c r="M213" s="86"/>
-      <c r="N213" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N213" s="87"/>
       <c r="O213" s="88"/>
       <c r="P213" s="88"/>
       <c r="Q213" s="88"/>
       <c r="R213" s="23"/>
       <c r="S213" s="23"/>
       <c r="T213" s="89"/>
       <c r="U213" s="23"/>
       <c r="V213" s="23"/>
       <c r="W213" s="89"/>
       <c r="X213" s="89"/>
       <c r="Y213" s="89"/>
       <c r="Z213" s="89"/>
       <c r="AA213" s="89"/>
       <c r="AB213" s="89"/>
       <c r="AC213" s="89"/>
       <c r="AD213" s="89"/>
       <c r="AE213" s="89"/>
       <c r="AF213" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG213" s="89"/>
       <c r="AH213" s="23"/>
       <c r="AI213" s="23"/>
       <c r="AJ213" s="23"/>
@@ -27494,54 +26780,51 @@
       <c r="BN213" s="92"/>
       <c r="BO213" s="92"/>
       <c r="BP213" s="92"/>
       <c r="BQ213" s="92"/>
       <c r="BR213" s="92"/>
       <c r="BS213" s="92"/>
       <c r="BT213" s="92"/>
       <c r="BU213" s="92"/>
       <c r="BV213" s="92"/>
       <c r="BW213" s="92"/>
     </row>
     <row r="214" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A214" s="22"/>
       <c r="B214" s="21"/>
       <c r="C214" s="22"/>
       <c r="D214" s="22"/>
       <c r="E214" s="22"/>
       <c r="F214" s="21"/>
       <c r="G214" s="22"/>
       <c r="H214" s="22"/>
       <c r="I214" s="23"/>
       <c r="J214" s="23"/>
       <c r="K214" s="85"/>
       <c r="L214" s="86"/>
       <c r="M214" s="86"/>
-      <c r="N214" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N214" s="87"/>
       <c r="O214" s="88"/>
       <c r="P214" s="88"/>
       <c r="Q214" s="88"/>
       <c r="R214" s="23"/>
       <c r="S214" s="23"/>
       <c r="T214" s="89"/>
       <c r="U214" s="23"/>
       <c r="V214" s="23"/>
       <c r="W214" s="89"/>
       <c r="X214" s="89"/>
       <c r="Y214" s="89"/>
       <c r="Z214" s="89"/>
       <c r="AA214" s="89"/>
       <c r="AB214" s="89"/>
       <c r="AC214" s="89"/>
       <c r="AD214" s="89"/>
       <c r="AE214" s="89"/>
       <c r="AF214" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG214" s="89"/>
       <c r="AH214" s="23"/>
       <c r="AI214" s="23"/>
       <c r="AJ214" s="23"/>
@@ -27595,54 +26878,51 @@
       <c r="BN214" s="92"/>
       <c r="BO214" s="92"/>
       <c r="BP214" s="92"/>
       <c r="BQ214" s="92"/>
       <c r="BR214" s="92"/>
       <c r="BS214" s="92"/>
       <c r="BT214" s="92"/>
       <c r="BU214" s="92"/>
       <c r="BV214" s="92"/>
       <c r="BW214" s="92"/>
     </row>
     <row r="215" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A215" s="22"/>
       <c r="B215" s="21"/>
       <c r="C215" s="22"/>
       <c r="D215" s="22"/>
       <c r="E215" s="22"/>
       <c r="F215" s="21"/>
       <c r="G215" s="22"/>
       <c r="H215" s="22"/>
       <c r="I215" s="23"/>
       <c r="J215" s="23"/>
       <c r="K215" s="85"/>
       <c r="L215" s="86"/>
       <c r="M215" s="86"/>
-      <c r="N215" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N215" s="87"/>
       <c r="O215" s="88"/>
       <c r="P215" s="88"/>
       <c r="Q215" s="88"/>
       <c r="R215" s="23"/>
       <c r="S215" s="23"/>
       <c r="T215" s="89"/>
       <c r="U215" s="23"/>
       <c r="V215" s="23"/>
       <c r="W215" s="89"/>
       <c r="X215" s="89"/>
       <c r="Y215" s="89"/>
       <c r="Z215" s="89"/>
       <c r="AA215" s="89"/>
       <c r="AB215" s="89"/>
       <c r="AC215" s="89"/>
       <c r="AD215" s="89"/>
       <c r="AE215" s="89"/>
       <c r="AF215" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG215" s="89"/>
       <c r="AH215" s="23"/>
       <c r="AI215" s="23"/>
       <c r="AJ215" s="23"/>
@@ -27696,54 +26976,51 @@
       <c r="BN215" s="92"/>
       <c r="BO215" s="92"/>
       <c r="BP215" s="92"/>
       <c r="BQ215" s="92"/>
       <c r="BR215" s="92"/>
       <c r="BS215" s="92"/>
       <c r="BT215" s="92"/>
       <c r="BU215" s="92"/>
       <c r="BV215" s="92"/>
       <c r="BW215" s="92"/>
     </row>
     <row r="216" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A216" s="22"/>
       <c r="B216" s="21"/>
       <c r="C216" s="22"/>
       <c r="D216" s="22"/>
       <c r="E216" s="22"/>
       <c r="F216" s="21"/>
       <c r="G216" s="22"/>
       <c r="H216" s="22"/>
       <c r="I216" s="23"/>
       <c r="J216" s="23"/>
       <c r="K216" s="85"/>
       <c r="L216" s="86"/>
       <c r="M216" s="86"/>
-      <c r="N216" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N216" s="87"/>
       <c r="O216" s="88"/>
       <c r="P216" s="88"/>
       <c r="Q216" s="88"/>
       <c r="R216" s="23"/>
       <c r="S216" s="23"/>
       <c r="T216" s="89"/>
       <c r="U216" s="23"/>
       <c r="V216" s="23"/>
       <c r="W216" s="89"/>
       <c r="X216" s="89"/>
       <c r="Y216" s="89"/>
       <c r="Z216" s="89"/>
       <c r="AA216" s="89"/>
       <c r="AB216" s="89"/>
       <c r="AC216" s="89"/>
       <c r="AD216" s="89"/>
       <c r="AE216" s="89"/>
       <c r="AF216" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG216" s="89"/>
       <c r="AH216" s="23"/>
       <c r="AI216" s="23"/>
       <c r="AJ216" s="23"/>
@@ -27797,54 +27074,51 @@
       <c r="BN216" s="92"/>
       <c r="BO216" s="92"/>
       <c r="BP216" s="92"/>
       <c r="BQ216" s="92"/>
       <c r="BR216" s="92"/>
       <c r="BS216" s="92"/>
       <c r="BT216" s="92"/>
       <c r="BU216" s="92"/>
       <c r="BV216" s="92"/>
       <c r="BW216" s="92"/>
     </row>
     <row r="217" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A217" s="22"/>
       <c r="B217" s="21"/>
       <c r="C217" s="22"/>
       <c r="D217" s="22"/>
       <c r="E217" s="22"/>
       <c r="F217" s="21"/>
       <c r="G217" s="22"/>
       <c r="H217" s="22"/>
       <c r="I217" s="23"/>
       <c r="J217" s="23"/>
       <c r="K217" s="85"/>
       <c r="L217" s="86"/>
       <c r="M217" s="86"/>
-      <c r="N217" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N217" s="87"/>
       <c r="O217" s="88"/>
       <c r="P217" s="88"/>
       <c r="Q217" s="88"/>
       <c r="R217" s="23"/>
       <c r="S217" s="23"/>
       <c r="T217" s="89"/>
       <c r="U217" s="23"/>
       <c r="V217" s="23"/>
       <c r="W217" s="89"/>
       <c r="X217" s="89"/>
       <c r="Y217" s="89"/>
       <c r="Z217" s="89"/>
       <c r="AA217" s="89"/>
       <c r="AB217" s="89"/>
       <c r="AC217" s="89"/>
       <c r="AD217" s="89"/>
       <c r="AE217" s="89"/>
       <c r="AF217" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG217" s="89"/>
       <c r="AH217" s="23"/>
       <c r="AI217" s="23"/>
       <c r="AJ217" s="23"/>
@@ -27898,54 +27172,51 @@
       <c r="BN217" s="92"/>
       <c r="BO217" s="92"/>
       <c r="BP217" s="92"/>
       <c r="BQ217" s="92"/>
       <c r="BR217" s="92"/>
       <c r="BS217" s="92"/>
       <c r="BT217" s="92"/>
       <c r="BU217" s="92"/>
       <c r="BV217" s="92"/>
       <c r="BW217" s="92"/>
     </row>
     <row r="218" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A218" s="22"/>
       <c r="B218" s="21"/>
       <c r="C218" s="22"/>
       <c r="D218" s="22"/>
       <c r="E218" s="22"/>
       <c r="F218" s="21"/>
       <c r="G218" s="22"/>
       <c r="H218" s="22"/>
       <c r="I218" s="23"/>
       <c r="J218" s="23"/>
       <c r="K218" s="85"/>
       <c r="L218" s="86"/>
       <c r="M218" s="86"/>
-      <c r="N218" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N218" s="87"/>
       <c r="O218" s="88"/>
       <c r="P218" s="88"/>
       <c r="Q218" s="88"/>
       <c r="R218" s="23"/>
       <c r="S218" s="23"/>
       <c r="T218" s="89"/>
       <c r="U218" s="23"/>
       <c r="V218" s="23"/>
       <c r="W218" s="89"/>
       <c r="X218" s="89"/>
       <c r="Y218" s="89"/>
       <c r="Z218" s="89"/>
       <c r="AA218" s="89"/>
       <c r="AB218" s="89"/>
       <c r="AC218" s="89"/>
       <c r="AD218" s="89"/>
       <c r="AE218" s="89"/>
       <c r="AF218" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG218" s="89"/>
       <c r="AH218" s="23"/>
       <c r="AI218" s="23"/>
       <c r="AJ218" s="23"/>
@@ -27999,54 +27270,51 @@
       <c r="BN218" s="92"/>
       <c r="BO218" s="92"/>
       <c r="BP218" s="92"/>
       <c r="BQ218" s="92"/>
       <c r="BR218" s="92"/>
       <c r="BS218" s="92"/>
       <c r="BT218" s="92"/>
       <c r="BU218" s="92"/>
       <c r="BV218" s="92"/>
       <c r="BW218" s="92"/>
     </row>
     <row r="219" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A219" s="22"/>
       <c r="B219" s="21"/>
       <c r="C219" s="22"/>
       <c r="D219" s="22"/>
       <c r="E219" s="22"/>
       <c r="F219" s="21"/>
       <c r="G219" s="22"/>
       <c r="H219" s="22"/>
       <c r="I219" s="23"/>
       <c r="J219" s="23"/>
       <c r="K219" s="85"/>
       <c r="L219" s="86"/>
       <c r="M219" s="86"/>
-      <c r="N219" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N219" s="87"/>
       <c r="O219" s="88"/>
       <c r="P219" s="88"/>
       <c r="Q219" s="88"/>
       <c r="R219" s="23"/>
       <c r="S219" s="23"/>
       <c r="T219" s="89"/>
       <c r="U219" s="23"/>
       <c r="V219" s="23"/>
       <c r="W219" s="89"/>
       <c r="X219" s="89"/>
       <c r="Y219" s="89"/>
       <c r="Z219" s="89"/>
       <c r="AA219" s="89"/>
       <c r="AB219" s="89"/>
       <c r="AC219" s="89"/>
       <c r="AD219" s="89"/>
       <c r="AE219" s="89"/>
       <c r="AF219" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG219" s="89"/>
       <c r="AH219" s="23"/>
       <c r="AI219" s="23"/>
       <c r="AJ219" s="23"/>
@@ -28100,54 +27368,51 @@
       <c r="BN219" s="92"/>
       <c r="BO219" s="92"/>
       <c r="BP219" s="92"/>
       <c r="BQ219" s="92"/>
       <c r="BR219" s="92"/>
       <c r="BS219" s="92"/>
       <c r="BT219" s="92"/>
       <c r="BU219" s="92"/>
       <c r="BV219" s="92"/>
       <c r="BW219" s="92"/>
     </row>
     <row r="220" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A220" s="22"/>
       <c r="B220" s="21"/>
       <c r="C220" s="22"/>
       <c r="D220" s="22"/>
       <c r="E220" s="22"/>
       <c r="F220" s="21"/>
       <c r="G220" s="22"/>
       <c r="H220" s="22"/>
       <c r="I220" s="23"/>
       <c r="J220" s="23"/>
       <c r="K220" s="85"/>
       <c r="L220" s="86"/>
       <c r="M220" s="86"/>
-      <c r="N220" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N220" s="87"/>
       <c r="O220" s="88"/>
       <c r="P220" s="88"/>
       <c r="Q220" s="88"/>
       <c r="R220" s="23"/>
       <c r="S220" s="23"/>
       <c r="T220" s="89"/>
       <c r="U220" s="23"/>
       <c r="V220" s="23"/>
       <c r="W220" s="89"/>
       <c r="X220" s="89"/>
       <c r="Y220" s="89"/>
       <c r="Z220" s="89"/>
       <c r="AA220" s="89"/>
       <c r="AB220" s="89"/>
       <c r="AC220" s="89"/>
       <c r="AD220" s="89"/>
       <c r="AE220" s="89"/>
       <c r="AF220" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG220" s="89"/>
       <c r="AH220" s="23"/>
       <c r="AI220" s="23"/>
       <c r="AJ220" s="23"/>
@@ -28201,54 +27466,51 @@
       <c r="BN220" s="92"/>
       <c r="BO220" s="92"/>
       <c r="BP220" s="92"/>
       <c r="BQ220" s="92"/>
       <c r="BR220" s="92"/>
       <c r="BS220" s="92"/>
       <c r="BT220" s="92"/>
       <c r="BU220" s="92"/>
       <c r="BV220" s="92"/>
       <c r="BW220" s="92"/>
     </row>
     <row r="221" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A221" s="22"/>
       <c r="B221" s="21"/>
       <c r="C221" s="22"/>
       <c r="D221" s="22"/>
       <c r="E221" s="22"/>
       <c r="F221" s="21"/>
       <c r="G221" s="22"/>
       <c r="H221" s="22"/>
       <c r="I221" s="23"/>
       <c r="J221" s="23"/>
       <c r="K221" s="85"/>
       <c r="L221" s="86"/>
       <c r="M221" s="86"/>
-      <c r="N221" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N221" s="87"/>
       <c r="O221" s="88"/>
       <c r="P221" s="88"/>
       <c r="Q221" s="88"/>
       <c r="R221" s="23"/>
       <c r="S221" s="23"/>
       <c r="T221" s="89"/>
       <c r="U221" s="23"/>
       <c r="V221" s="23"/>
       <c r="W221" s="89"/>
       <c r="X221" s="89"/>
       <c r="Y221" s="89"/>
       <c r="Z221" s="89"/>
       <c r="AA221" s="89"/>
       <c r="AB221" s="89"/>
       <c r="AC221" s="89"/>
       <c r="AD221" s="89"/>
       <c r="AE221" s="89"/>
       <c r="AF221" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG221" s="89"/>
       <c r="AH221" s="23"/>
       <c r="AI221" s="23"/>
       <c r="AJ221" s="23"/>
@@ -28302,54 +27564,51 @@
       <c r="BN221" s="92"/>
       <c r="BO221" s="92"/>
       <c r="BP221" s="92"/>
       <c r="BQ221" s="92"/>
       <c r="BR221" s="92"/>
       <c r="BS221" s="92"/>
       <c r="BT221" s="92"/>
       <c r="BU221" s="92"/>
       <c r="BV221" s="92"/>
       <c r="BW221" s="92"/>
     </row>
     <row r="222" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A222" s="22"/>
       <c r="B222" s="21"/>
       <c r="C222" s="22"/>
       <c r="D222" s="22"/>
       <c r="E222" s="22"/>
       <c r="F222" s="21"/>
       <c r="G222" s="22"/>
       <c r="H222" s="22"/>
       <c r="I222" s="23"/>
       <c r="J222" s="23"/>
       <c r="K222" s="85"/>
       <c r="L222" s="86"/>
       <c r="M222" s="86"/>
-      <c r="N222" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N222" s="87"/>
       <c r="O222" s="88"/>
       <c r="P222" s="88"/>
       <c r="Q222" s="88"/>
       <c r="R222" s="23"/>
       <c r="S222" s="23"/>
       <c r="T222" s="89"/>
       <c r="U222" s="23"/>
       <c r="V222" s="23"/>
       <c r="W222" s="89"/>
       <c r="X222" s="89"/>
       <c r="Y222" s="89"/>
       <c r="Z222" s="89"/>
       <c r="AA222" s="89"/>
       <c r="AB222" s="89"/>
       <c r="AC222" s="89"/>
       <c r="AD222" s="89"/>
       <c r="AE222" s="89"/>
       <c r="AF222" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG222" s="89"/>
       <c r="AH222" s="23"/>
       <c r="AI222" s="23"/>
       <c r="AJ222" s="23"/>
@@ -28403,54 +27662,51 @@
       <c r="BN222" s="92"/>
       <c r="BO222" s="92"/>
       <c r="BP222" s="92"/>
       <c r="BQ222" s="92"/>
       <c r="BR222" s="92"/>
       <c r="BS222" s="92"/>
       <c r="BT222" s="92"/>
       <c r="BU222" s="92"/>
       <c r="BV222" s="92"/>
       <c r="BW222" s="92"/>
     </row>
     <row r="223" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A223" s="22"/>
       <c r="B223" s="21"/>
       <c r="C223" s="22"/>
       <c r="D223" s="22"/>
       <c r="E223" s="22"/>
       <c r="F223" s="21"/>
       <c r="G223" s="22"/>
       <c r="H223" s="22"/>
       <c r="I223" s="23"/>
       <c r="J223" s="23"/>
       <c r="K223" s="85"/>
       <c r="L223" s="86"/>
       <c r="M223" s="86"/>
-      <c r="N223" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N223" s="87"/>
       <c r="O223" s="88"/>
       <c r="P223" s="88"/>
       <c r="Q223" s="88"/>
       <c r="R223" s="23"/>
       <c r="S223" s="23"/>
       <c r="T223" s="89"/>
       <c r="U223" s="23"/>
       <c r="V223" s="23"/>
       <c r="W223" s="89"/>
       <c r="X223" s="89"/>
       <c r="Y223" s="89"/>
       <c r="Z223" s="89"/>
       <c r="AA223" s="89"/>
       <c r="AB223" s="89"/>
       <c r="AC223" s="89"/>
       <c r="AD223" s="89"/>
       <c r="AE223" s="89"/>
       <c r="AF223" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG223" s="89"/>
       <c r="AH223" s="23"/>
       <c r="AI223" s="23"/>
       <c r="AJ223" s="23"/>
@@ -28504,54 +27760,51 @@
       <c r="BN223" s="92"/>
       <c r="BO223" s="92"/>
       <c r="BP223" s="92"/>
       <c r="BQ223" s="92"/>
       <c r="BR223" s="92"/>
       <c r="BS223" s="92"/>
       <c r="BT223" s="92"/>
       <c r="BU223" s="92"/>
       <c r="BV223" s="92"/>
       <c r="BW223" s="92"/>
     </row>
     <row r="224" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A224" s="22"/>
       <c r="B224" s="21"/>
       <c r="C224" s="22"/>
       <c r="D224" s="22"/>
       <c r="E224" s="22"/>
       <c r="F224" s="21"/>
       <c r="G224" s="22"/>
       <c r="H224" s="22"/>
       <c r="I224" s="23"/>
       <c r="J224" s="23"/>
       <c r="K224" s="85"/>
       <c r="L224" s="86"/>
       <c r="M224" s="86"/>
-      <c r="N224" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N224" s="87"/>
       <c r="O224" s="88"/>
       <c r="P224" s="88"/>
       <c r="Q224" s="88"/>
       <c r="R224" s="23"/>
       <c r="S224" s="23"/>
       <c r="T224" s="89"/>
       <c r="U224" s="23"/>
       <c r="V224" s="23"/>
       <c r="W224" s="89"/>
       <c r="X224" s="89"/>
       <c r="Y224" s="89"/>
       <c r="Z224" s="89"/>
       <c r="AA224" s="89"/>
       <c r="AB224" s="89"/>
       <c r="AC224" s="89"/>
       <c r="AD224" s="89"/>
       <c r="AE224" s="89"/>
       <c r="AF224" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG224" s="89"/>
       <c r="AH224" s="23"/>
       <c r="AI224" s="23"/>
       <c r="AJ224" s="23"/>
@@ -28605,54 +27858,51 @@
       <c r="BN224" s="92"/>
       <c r="BO224" s="92"/>
       <c r="BP224" s="92"/>
       <c r="BQ224" s="92"/>
       <c r="BR224" s="92"/>
       <c r="BS224" s="92"/>
       <c r="BT224" s="92"/>
       <c r="BU224" s="92"/>
       <c r="BV224" s="92"/>
       <c r="BW224" s="92"/>
     </row>
     <row r="225" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A225" s="22"/>
       <c r="B225" s="21"/>
       <c r="C225" s="22"/>
       <c r="D225" s="22"/>
       <c r="E225" s="22"/>
       <c r="F225" s="21"/>
       <c r="G225" s="22"/>
       <c r="H225" s="22"/>
       <c r="I225" s="23"/>
       <c r="J225" s="23"/>
       <c r="K225" s="85"/>
       <c r="L225" s="86"/>
       <c r="M225" s="86"/>
-      <c r="N225" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N225" s="87"/>
       <c r="O225" s="88"/>
       <c r="P225" s="88"/>
       <c r="Q225" s="88"/>
       <c r="R225" s="23"/>
       <c r="S225" s="23"/>
       <c r="T225" s="89"/>
       <c r="U225" s="23"/>
       <c r="V225" s="23"/>
       <c r="W225" s="89"/>
       <c r="X225" s="89"/>
       <c r="Y225" s="89"/>
       <c r="Z225" s="89"/>
       <c r="AA225" s="89"/>
       <c r="AB225" s="89"/>
       <c r="AC225" s="89"/>
       <c r="AD225" s="89"/>
       <c r="AE225" s="89"/>
       <c r="AF225" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG225" s="89"/>
       <c r="AH225" s="23"/>
       <c r="AI225" s="23"/>
       <c r="AJ225" s="23"/>
@@ -28706,54 +27956,51 @@
       <c r="BN225" s="92"/>
       <c r="BO225" s="92"/>
       <c r="BP225" s="92"/>
       <c r="BQ225" s="92"/>
       <c r="BR225" s="92"/>
       <c r="BS225" s="92"/>
       <c r="BT225" s="92"/>
       <c r="BU225" s="92"/>
       <c r="BV225" s="92"/>
       <c r="BW225" s="92"/>
     </row>
     <row r="226" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A226" s="22"/>
       <c r="B226" s="21"/>
       <c r="C226" s="22"/>
       <c r="D226" s="22"/>
       <c r="E226" s="22"/>
       <c r="F226" s="21"/>
       <c r="G226" s="22"/>
       <c r="H226" s="22"/>
       <c r="I226" s="23"/>
       <c r="J226" s="23"/>
       <c r="K226" s="85"/>
       <c r="L226" s="86"/>
       <c r="M226" s="86"/>
-      <c r="N226" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N226" s="87"/>
       <c r="O226" s="88"/>
       <c r="P226" s="88"/>
       <c r="Q226" s="88"/>
       <c r="R226" s="23"/>
       <c r="S226" s="23"/>
       <c r="T226" s="89"/>
       <c r="U226" s="23"/>
       <c r="V226" s="23"/>
       <c r="W226" s="89"/>
       <c r="X226" s="89"/>
       <c r="Y226" s="89"/>
       <c r="Z226" s="89"/>
       <c r="AA226" s="89"/>
       <c r="AB226" s="89"/>
       <c r="AC226" s="89"/>
       <c r="AD226" s="89"/>
       <c r="AE226" s="89"/>
       <c r="AF226" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG226" s="89"/>
       <c r="AH226" s="23"/>
       <c r="AI226" s="23"/>
       <c r="AJ226" s="23"/>
@@ -28807,54 +28054,51 @@
       <c r="BN226" s="92"/>
       <c r="BO226" s="92"/>
       <c r="BP226" s="92"/>
       <c r="BQ226" s="92"/>
       <c r="BR226" s="92"/>
       <c r="BS226" s="92"/>
       <c r="BT226" s="92"/>
       <c r="BU226" s="92"/>
       <c r="BV226" s="92"/>
       <c r="BW226" s="92"/>
     </row>
     <row r="227" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A227" s="22"/>
       <c r="B227" s="21"/>
       <c r="C227" s="22"/>
       <c r="D227" s="22"/>
       <c r="E227" s="22"/>
       <c r="F227" s="21"/>
       <c r="G227" s="22"/>
       <c r="H227" s="22"/>
       <c r="I227" s="23"/>
       <c r="J227" s="23"/>
       <c r="K227" s="85"/>
       <c r="L227" s="86"/>
       <c r="M227" s="86"/>
-      <c r="N227" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N227" s="87"/>
       <c r="O227" s="88"/>
       <c r="P227" s="88"/>
       <c r="Q227" s="88"/>
       <c r="R227" s="23"/>
       <c r="S227" s="23"/>
       <c r="T227" s="89"/>
       <c r="U227" s="23"/>
       <c r="V227" s="23"/>
       <c r="W227" s="89"/>
       <c r="X227" s="89"/>
       <c r="Y227" s="89"/>
       <c r="Z227" s="89"/>
       <c r="AA227" s="89"/>
       <c r="AB227" s="89"/>
       <c r="AC227" s="89"/>
       <c r="AD227" s="89"/>
       <c r="AE227" s="89"/>
       <c r="AF227" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG227" s="89"/>
       <c r="AH227" s="23"/>
       <c r="AI227" s="23"/>
       <c r="AJ227" s="23"/>
@@ -28908,54 +28152,51 @@
       <c r="BN227" s="92"/>
       <c r="BO227" s="92"/>
       <c r="BP227" s="92"/>
       <c r="BQ227" s="92"/>
       <c r="BR227" s="92"/>
       <c r="BS227" s="92"/>
       <c r="BT227" s="92"/>
       <c r="BU227" s="92"/>
       <c r="BV227" s="92"/>
       <c r="BW227" s="92"/>
     </row>
     <row r="228" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A228" s="22"/>
       <c r="B228" s="21"/>
       <c r="C228" s="22"/>
       <c r="D228" s="22"/>
       <c r="E228" s="22"/>
       <c r="F228" s="21"/>
       <c r="G228" s="22"/>
       <c r="H228" s="22"/>
       <c r="I228" s="23"/>
       <c r="J228" s="23"/>
       <c r="K228" s="85"/>
       <c r="L228" s="86"/>
       <c r="M228" s="86"/>
-      <c r="N228" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N228" s="87"/>
       <c r="O228" s="88"/>
       <c r="P228" s="88"/>
       <c r="Q228" s="88"/>
       <c r="R228" s="23"/>
       <c r="S228" s="23"/>
       <c r="T228" s="89"/>
       <c r="U228" s="23"/>
       <c r="V228" s="23"/>
       <c r="W228" s="89"/>
       <c r="X228" s="89"/>
       <c r="Y228" s="89"/>
       <c r="Z228" s="89"/>
       <c r="AA228" s="89"/>
       <c r="AB228" s="89"/>
       <c r="AC228" s="89"/>
       <c r="AD228" s="89"/>
       <c r="AE228" s="89"/>
       <c r="AF228" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG228" s="89"/>
       <c r="AH228" s="23"/>
       <c r="AI228" s="23"/>
       <c r="AJ228" s="23"/>
@@ -29009,54 +28250,51 @@
       <c r="BN228" s="92"/>
       <c r="BO228" s="92"/>
       <c r="BP228" s="92"/>
       <c r="BQ228" s="92"/>
       <c r="BR228" s="92"/>
       <c r="BS228" s="92"/>
       <c r="BT228" s="92"/>
       <c r="BU228" s="92"/>
       <c r="BV228" s="92"/>
       <c r="BW228" s="92"/>
     </row>
     <row r="229" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A229" s="22"/>
       <c r="B229" s="21"/>
       <c r="C229" s="22"/>
       <c r="D229" s="22"/>
       <c r="E229" s="22"/>
       <c r="F229" s="21"/>
       <c r="G229" s="22"/>
       <c r="H229" s="22"/>
       <c r="I229" s="23"/>
       <c r="J229" s="23"/>
       <c r="K229" s="85"/>
       <c r="L229" s="86"/>
       <c r="M229" s="86"/>
-      <c r="N229" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N229" s="87"/>
       <c r="O229" s="88"/>
       <c r="P229" s="88"/>
       <c r="Q229" s="88"/>
       <c r="R229" s="23"/>
       <c r="S229" s="23"/>
       <c r="T229" s="89"/>
       <c r="U229" s="23"/>
       <c r="V229" s="23"/>
       <c r="W229" s="89"/>
       <c r="X229" s="89"/>
       <c r="Y229" s="89"/>
       <c r="Z229" s="89"/>
       <c r="AA229" s="89"/>
       <c r="AB229" s="89"/>
       <c r="AC229" s="89"/>
       <c r="AD229" s="89"/>
       <c r="AE229" s="89"/>
       <c r="AF229" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG229" s="89"/>
       <c r="AH229" s="23"/>
       <c r="AI229" s="23"/>
       <c r="AJ229" s="23"/>
@@ -29110,54 +28348,51 @@
       <c r="BN229" s="92"/>
       <c r="BO229" s="92"/>
       <c r="BP229" s="92"/>
       <c r="BQ229" s="92"/>
       <c r="BR229" s="92"/>
       <c r="BS229" s="92"/>
       <c r="BT229" s="92"/>
       <c r="BU229" s="92"/>
       <c r="BV229" s="92"/>
       <c r="BW229" s="92"/>
     </row>
     <row r="230" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A230" s="22"/>
       <c r="B230" s="21"/>
       <c r="C230" s="22"/>
       <c r="D230" s="22"/>
       <c r="E230" s="22"/>
       <c r="F230" s="21"/>
       <c r="G230" s="22"/>
       <c r="H230" s="22"/>
       <c r="I230" s="23"/>
       <c r="J230" s="23"/>
       <c r="K230" s="85"/>
       <c r="L230" s="86"/>
       <c r="M230" s="86"/>
-      <c r="N230" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N230" s="87"/>
       <c r="O230" s="88"/>
       <c r="P230" s="88"/>
       <c r="Q230" s="88"/>
       <c r="R230" s="23"/>
       <c r="S230" s="23"/>
       <c r="T230" s="89"/>
       <c r="U230" s="23"/>
       <c r="V230" s="23"/>
       <c r="W230" s="89"/>
       <c r="X230" s="89"/>
       <c r="Y230" s="89"/>
       <c r="Z230" s="89"/>
       <c r="AA230" s="89"/>
       <c r="AB230" s="89"/>
       <c r="AC230" s="89"/>
       <c r="AD230" s="89"/>
       <c r="AE230" s="89"/>
       <c r="AF230" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG230" s="89"/>
       <c r="AH230" s="23"/>
       <c r="AI230" s="23"/>
       <c r="AJ230" s="23"/>
@@ -29288,54 +28523,51 @@
       <c r="BN231" s="92"/>
       <c r="BO231" s="92"/>
       <c r="BP231" s="92"/>
       <c r="BQ231" s="92"/>
       <c r="BR231" s="92"/>
       <c r="BS231" s="92"/>
       <c r="BT231" s="92"/>
       <c r="BU231" s="92"/>
       <c r="BV231" s="92"/>
       <c r="BW231" s="92"/>
     </row>
     <row r="232" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A232" s="22"/>
       <c r="B232" s="21"/>
       <c r="C232" s="22"/>
       <c r="D232" s="22"/>
       <c r="E232" s="22"/>
       <c r="F232" s="21"/>
       <c r="G232" s="22"/>
       <c r="H232" s="22"/>
       <c r="I232" s="23"/>
       <c r="J232" s="23"/>
       <c r="K232" s="85"/>
       <c r="L232" s="86"/>
       <c r="M232" s="86"/>
-      <c r="N232" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N232" s="87"/>
       <c r="O232" s="88"/>
       <c r="P232" s="88"/>
       <c r="Q232" s="88"/>
       <c r="R232" s="23"/>
       <c r="S232" s="23"/>
       <c r="T232" s="89"/>
       <c r="U232" s="23"/>
       <c r="V232" s="23"/>
       <c r="W232" s="89"/>
       <c r="X232" s="89"/>
       <c r="Y232" s="89"/>
       <c r="Z232" s="89"/>
       <c r="AA232" s="89"/>
       <c r="AB232" s="89"/>
       <c r="AC232" s="89"/>
       <c r="AD232" s="89"/>
       <c r="AE232" s="89"/>
       <c r="AF232" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG232" s="89"/>
       <c r="AH232" s="23"/>
       <c r="AI232" s="23"/>
       <c r="AJ232" s="23"/>
@@ -29389,54 +28621,51 @@
       <c r="BN232" s="92"/>
       <c r="BO232" s="92"/>
       <c r="BP232" s="92"/>
       <c r="BQ232" s="92"/>
       <c r="BR232" s="92"/>
       <c r="BS232" s="92"/>
       <c r="BT232" s="92"/>
       <c r="BU232" s="92"/>
       <c r="BV232" s="92"/>
       <c r="BW232" s="92"/>
     </row>
     <row r="233" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A233" s="22"/>
       <c r="B233" s="21"/>
       <c r="C233" s="22"/>
       <c r="D233" s="22"/>
       <c r="E233" s="22"/>
       <c r="F233" s="21"/>
       <c r="G233" s="22"/>
       <c r="H233" s="22"/>
       <c r="I233" s="23"/>
       <c r="J233" s="23"/>
       <c r="K233" s="85"/>
       <c r="L233" s="86"/>
       <c r="M233" s="86"/>
-      <c r="N233" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N233" s="87"/>
       <c r="O233" s="88"/>
       <c r="P233" s="88"/>
       <c r="Q233" s="88"/>
       <c r="R233" s="23"/>
       <c r="S233" s="23"/>
       <c r="T233" s="89"/>
       <c r="U233" s="23"/>
       <c r="V233" s="23"/>
       <c r="W233" s="89"/>
       <c r="X233" s="89"/>
       <c r="Y233" s="89"/>
       <c r="Z233" s="89"/>
       <c r="AA233" s="89"/>
       <c r="AB233" s="89"/>
       <c r="AC233" s="89"/>
       <c r="AD233" s="89"/>
       <c r="AE233" s="89"/>
       <c r="AF233" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG233" s="89"/>
       <c r="AH233" s="23"/>
       <c r="AI233" s="23"/>
       <c r="AJ233" s="23"/>
@@ -29490,54 +28719,51 @@
       <c r="BN233" s="92"/>
       <c r="BO233" s="92"/>
       <c r="BP233" s="92"/>
       <c r="BQ233" s="92"/>
       <c r="BR233" s="92"/>
       <c r="BS233" s="92"/>
       <c r="BT233" s="92"/>
       <c r="BU233" s="92"/>
       <c r="BV233" s="92"/>
       <c r="BW233" s="92"/>
     </row>
     <row r="234" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A234" s="22"/>
       <c r="B234" s="21"/>
       <c r="C234" s="22"/>
       <c r="D234" s="22"/>
       <c r="E234" s="22"/>
       <c r="F234" s="21"/>
       <c r="G234" s="22"/>
       <c r="H234" s="22"/>
       <c r="I234" s="23"/>
       <c r="J234" s="23"/>
       <c r="K234" s="85"/>
       <c r="L234" s="86"/>
       <c r="M234" s="86"/>
-      <c r="N234" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N234" s="87"/>
       <c r="O234" s="88"/>
       <c r="P234" s="88"/>
       <c r="Q234" s="88"/>
       <c r="R234" s="23"/>
       <c r="S234" s="23"/>
       <c r="T234" s="89"/>
       <c r="U234" s="23"/>
       <c r="V234" s="23"/>
       <c r="W234" s="89"/>
       <c r="X234" s="89"/>
       <c r="Y234" s="89"/>
       <c r="Z234" s="89"/>
       <c r="AA234" s="89"/>
       <c r="AB234" s="89"/>
       <c r="AC234" s="89"/>
       <c r="AD234" s="89"/>
       <c r="AE234" s="89"/>
       <c r="AF234" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG234" s="89"/>
       <c r="AH234" s="23"/>
       <c r="AI234" s="23"/>
       <c r="AJ234" s="23"/>
@@ -29591,54 +28817,51 @@
       <c r="BN234" s="92"/>
       <c r="BO234" s="92"/>
       <c r="BP234" s="92"/>
       <c r="BQ234" s="92"/>
       <c r="BR234" s="92"/>
       <c r="BS234" s="92"/>
       <c r="BT234" s="92"/>
       <c r="BU234" s="92"/>
       <c r="BV234" s="92"/>
       <c r="BW234" s="92"/>
     </row>
     <row r="235" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A235" s="22"/>
       <c r="B235" s="21"/>
       <c r="C235" s="22"/>
       <c r="D235" s="22"/>
       <c r="E235" s="22"/>
       <c r="F235" s="21"/>
       <c r="G235" s="22"/>
       <c r="H235" s="22"/>
       <c r="I235" s="23"/>
       <c r="J235" s="23"/>
       <c r="K235" s="85"/>
       <c r="L235" s="86"/>
       <c r="M235" s="86"/>
-      <c r="N235" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N235" s="87"/>
       <c r="O235" s="88"/>
       <c r="P235" s="88"/>
       <c r="Q235" s="88"/>
       <c r="R235" s="23"/>
       <c r="S235" s="23"/>
       <c r="T235" s="89"/>
       <c r="U235" s="23"/>
       <c r="V235" s="23"/>
       <c r="W235" s="89"/>
       <c r="X235" s="89"/>
       <c r="Y235" s="89"/>
       <c r="Z235" s="89"/>
       <c r="AA235" s="89"/>
       <c r="AB235" s="89"/>
       <c r="AC235" s="89"/>
       <c r="AD235" s="89"/>
       <c r="AE235" s="89"/>
       <c r="AF235" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG235" s="89"/>
       <c r="AH235" s="23"/>
       <c r="AI235" s="23"/>
       <c r="AJ235" s="23"/>
@@ -29692,54 +28915,51 @@
       <c r="BN235" s="92"/>
       <c r="BO235" s="92"/>
       <c r="BP235" s="92"/>
       <c r="BQ235" s="92"/>
       <c r="BR235" s="92"/>
       <c r="BS235" s="92"/>
       <c r="BT235" s="92"/>
       <c r="BU235" s="92"/>
       <c r="BV235" s="92"/>
       <c r="BW235" s="92"/>
     </row>
     <row r="236" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A236" s="22"/>
       <c r="B236" s="21"/>
       <c r="C236" s="22"/>
       <c r="D236" s="22"/>
       <c r="E236" s="22"/>
       <c r="F236" s="21"/>
       <c r="G236" s="22"/>
       <c r="H236" s="22"/>
       <c r="I236" s="23"/>
       <c r="J236" s="23"/>
       <c r="K236" s="85"/>
       <c r="L236" s="86"/>
       <c r="M236" s="86"/>
-      <c r="N236" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N236" s="87"/>
       <c r="O236" s="88"/>
       <c r="P236" s="88"/>
       <c r="Q236" s="88"/>
       <c r="R236" s="23"/>
       <c r="S236" s="23"/>
       <c r="T236" s="89"/>
       <c r="U236" s="23"/>
       <c r="V236" s="23"/>
       <c r="W236" s="89"/>
       <c r="X236" s="89"/>
       <c r="Y236" s="89"/>
       <c r="Z236" s="89"/>
       <c r="AA236" s="89"/>
       <c r="AB236" s="89"/>
       <c r="AC236" s="89"/>
       <c r="AD236" s="89"/>
       <c r="AE236" s="89"/>
       <c r="AF236" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG236" s="89"/>
       <c r="AH236" s="23"/>
       <c r="AI236" s="23"/>
       <c r="AJ236" s="23"/>
@@ -29793,54 +29013,51 @@
       <c r="BN236" s="92"/>
       <c r="BO236" s="92"/>
       <c r="BP236" s="92"/>
       <c r="BQ236" s="92"/>
       <c r="BR236" s="92"/>
       <c r="BS236" s="92"/>
       <c r="BT236" s="92"/>
       <c r="BU236" s="92"/>
       <c r="BV236" s="92"/>
       <c r="BW236" s="92"/>
     </row>
     <row r="237" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A237" s="22"/>
       <c r="B237" s="21"/>
       <c r="C237" s="22"/>
       <c r="D237" s="22"/>
       <c r="E237" s="22"/>
       <c r="F237" s="21"/>
       <c r="G237" s="22"/>
       <c r="H237" s="22"/>
       <c r="I237" s="23"/>
       <c r="J237" s="23"/>
       <c r="K237" s="85"/>
       <c r="L237" s="86"/>
       <c r="M237" s="86"/>
-      <c r="N237" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N237" s="87"/>
       <c r="O237" s="88"/>
       <c r="P237" s="88"/>
       <c r="Q237" s="88"/>
       <c r="R237" s="23"/>
       <c r="S237" s="23"/>
       <c r="T237" s="89"/>
       <c r="U237" s="23"/>
       <c r="V237" s="23"/>
       <c r="W237" s="89"/>
       <c r="X237" s="89"/>
       <c r="Y237" s="89"/>
       <c r="Z237" s="89"/>
       <c r="AA237" s="89"/>
       <c r="AB237" s="89"/>
       <c r="AC237" s="89"/>
       <c r="AD237" s="89"/>
       <c r="AE237" s="89"/>
       <c r="AF237" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG237" s="89"/>
       <c r="AH237" s="23"/>
       <c r="AI237" s="23"/>
       <c r="AJ237" s="23"/>
@@ -29894,54 +29111,51 @@
       <c r="BN237" s="92"/>
       <c r="BO237" s="92"/>
       <c r="BP237" s="92"/>
       <c r="BQ237" s="92"/>
       <c r="BR237" s="92"/>
       <c r="BS237" s="92"/>
       <c r="BT237" s="92"/>
       <c r="BU237" s="92"/>
       <c r="BV237" s="92"/>
       <c r="BW237" s="92"/>
     </row>
     <row r="238" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A238" s="22"/>
       <c r="B238" s="21"/>
       <c r="C238" s="22"/>
       <c r="D238" s="22"/>
       <c r="E238" s="22"/>
       <c r="F238" s="21"/>
       <c r="G238" s="22"/>
       <c r="H238" s="22"/>
       <c r="I238" s="23"/>
       <c r="J238" s="23"/>
       <c r="K238" s="85"/>
       <c r="L238" s="86"/>
       <c r="M238" s="86"/>
-      <c r="N238" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N238" s="87"/>
       <c r="O238" s="88"/>
       <c r="P238" s="88"/>
       <c r="Q238" s="88"/>
       <c r="R238" s="23"/>
       <c r="S238" s="23"/>
       <c r="T238" s="89"/>
       <c r="U238" s="23"/>
       <c r="V238" s="23"/>
       <c r="W238" s="89"/>
       <c r="X238" s="89"/>
       <c r="Y238" s="89"/>
       <c r="Z238" s="89"/>
       <c r="AA238" s="89"/>
       <c r="AB238" s="89"/>
       <c r="AC238" s="89"/>
       <c r="AD238" s="89"/>
       <c r="AE238" s="89"/>
       <c r="AF238" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG238" s="89"/>
       <c r="AH238" s="23"/>
       <c r="AI238" s="23"/>
       <c r="AJ238" s="23"/>
@@ -29995,54 +29209,51 @@
       <c r="BN238" s="92"/>
       <c r="BO238" s="92"/>
       <c r="BP238" s="92"/>
       <c r="BQ238" s="92"/>
       <c r="BR238" s="92"/>
       <c r="BS238" s="92"/>
       <c r="BT238" s="92"/>
       <c r="BU238" s="92"/>
       <c r="BV238" s="92"/>
       <c r="BW238" s="92"/>
     </row>
     <row r="239" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A239" s="22"/>
       <c r="B239" s="21"/>
       <c r="C239" s="22"/>
       <c r="D239" s="22"/>
       <c r="E239" s="22"/>
       <c r="F239" s="21"/>
       <c r="G239" s="22"/>
       <c r="H239" s="22"/>
       <c r="I239" s="23"/>
       <c r="J239" s="23"/>
       <c r="K239" s="85"/>
       <c r="L239" s="86"/>
       <c r="M239" s="86"/>
-      <c r="N239" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N239" s="87"/>
       <c r="O239" s="88"/>
       <c r="P239" s="88"/>
       <c r="Q239" s="88"/>
       <c r="R239" s="23"/>
       <c r="S239" s="23"/>
       <c r="T239" s="89"/>
       <c r="U239" s="23"/>
       <c r="V239" s="23"/>
       <c r="W239" s="89"/>
       <c r="X239" s="89"/>
       <c r="Y239" s="89"/>
       <c r="Z239" s="89"/>
       <c r="AA239" s="89"/>
       <c r="AB239" s="89"/>
       <c r="AC239" s="89"/>
       <c r="AD239" s="89"/>
       <c r="AE239" s="89"/>
       <c r="AF239" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG239" s="89"/>
       <c r="AH239" s="23"/>
       <c r="AI239" s="23"/>
       <c r="AJ239" s="23"/>
@@ -30096,54 +29307,51 @@
       <c r="BN239" s="92"/>
       <c r="BO239" s="92"/>
       <c r="BP239" s="92"/>
       <c r="BQ239" s="92"/>
       <c r="BR239" s="92"/>
       <c r="BS239" s="92"/>
       <c r="BT239" s="92"/>
       <c r="BU239" s="92"/>
       <c r="BV239" s="92"/>
       <c r="BW239" s="92"/>
     </row>
     <row r="240" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A240" s="22"/>
       <c r="B240" s="21"/>
       <c r="C240" s="22"/>
       <c r="D240" s="22"/>
       <c r="E240" s="22"/>
       <c r="F240" s="21"/>
       <c r="G240" s="22"/>
       <c r="H240" s="22"/>
       <c r="I240" s="23"/>
       <c r="J240" s="23"/>
       <c r="K240" s="85"/>
       <c r="L240" s="86"/>
       <c r="M240" s="86"/>
-      <c r="N240" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N240" s="87"/>
       <c r="O240" s="88"/>
       <c r="P240" s="88"/>
       <c r="Q240" s="88"/>
       <c r="R240" s="23"/>
       <c r="S240" s="23"/>
       <c r="T240" s="89"/>
       <c r="U240" s="23"/>
       <c r="V240" s="23"/>
       <c r="W240" s="89"/>
       <c r="X240" s="89"/>
       <c r="Y240" s="89"/>
       <c r="Z240" s="89"/>
       <c r="AA240" s="89"/>
       <c r="AB240" s="89"/>
       <c r="AC240" s="89"/>
       <c r="AD240" s="89"/>
       <c r="AE240" s="89"/>
       <c r="AF240" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG240" s="89"/>
       <c r="AH240" s="23"/>
       <c r="AI240" s="23"/>
       <c r="AJ240" s="23"/>
@@ -30197,54 +29405,51 @@
       <c r="BN240" s="92"/>
       <c r="BO240" s="92"/>
       <c r="BP240" s="92"/>
       <c r="BQ240" s="92"/>
       <c r="BR240" s="92"/>
       <c r="BS240" s="92"/>
       <c r="BT240" s="92"/>
       <c r="BU240" s="92"/>
       <c r="BV240" s="92"/>
       <c r="BW240" s="92"/>
     </row>
     <row r="241" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A241" s="22"/>
       <c r="B241" s="21"/>
       <c r="C241" s="22"/>
       <c r="D241" s="22"/>
       <c r="E241" s="22"/>
       <c r="F241" s="21"/>
       <c r="G241" s="22"/>
       <c r="H241" s="22"/>
       <c r="I241" s="23"/>
       <c r="J241" s="23"/>
       <c r="K241" s="85"/>
       <c r="L241" s="86"/>
       <c r="M241" s="86"/>
-      <c r="N241" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N241" s="87"/>
       <c r="O241" s="88"/>
       <c r="P241" s="88"/>
       <c r="Q241" s="88"/>
       <c r="R241" s="23"/>
       <c r="S241" s="23"/>
       <c r="T241" s="89"/>
       <c r="U241" s="23"/>
       <c r="V241" s="23"/>
       <c r="W241" s="89"/>
       <c r="X241" s="89"/>
       <c r="Y241" s="89"/>
       <c r="Z241" s="89"/>
       <c r="AA241" s="89"/>
       <c r="AB241" s="89"/>
       <c r="AC241" s="89"/>
       <c r="AD241" s="89"/>
       <c r="AE241" s="89"/>
       <c r="AF241" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG241" s="89"/>
       <c r="AH241" s="23"/>
       <c r="AI241" s="23"/>
       <c r="AJ241" s="23"/>
@@ -30298,54 +29503,51 @@
       <c r="BN241" s="92"/>
       <c r="BO241" s="92"/>
       <c r="BP241" s="92"/>
       <c r="BQ241" s="92"/>
       <c r="BR241" s="92"/>
       <c r="BS241" s="92"/>
       <c r="BT241" s="92"/>
       <c r="BU241" s="92"/>
       <c r="BV241" s="92"/>
       <c r="BW241" s="92"/>
     </row>
     <row r="242" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A242" s="22"/>
       <c r="B242" s="21"/>
       <c r="C242" s="22"/>
       <c r="D242" s="22"/>
       <c r="E242" s="22"/>
       <c r="F242" s="21"/>
       <c r="G242" s="22"/>
       <c r="H242" s="22"/>
       <c r="I242" s="23"/>
       <c r="J242" s="23"/>
       <c r="K242" s="85"/>
       <c r="L242" s="86"/>
       <c r="M242" s="86"/>
-      <c r="N242" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N242" s="87"/>
       <c r="O242" s="88"/>
       <c r="P242" s="88"/>
       <c r="Q242" s="88"/>
       <c r="R242" s="23"/>
       <c r="S242" s="23"/>
       <c r="T242" s="89"/>
       <c r="U242" s="23"/>
       <c r="V242" s="23"/>
       <c r="W242" s="89"/>
       <c r="X242" s="89"/>
       <c r="Y242" s="89"/>
       <c r="Z242" s="89"/>
       <c r="AA242" s="89"/>
       <c r="AB242" s="89"/>
       <c r="AC242" s="89"/>
       <c r="AD242" s="89"/>
       <c r="AE242" s="89"/>
       <c r="AF242" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG242" s="89"/>
       <c r="AH242" s="23"/>
       <c r="AI242" s="23"/>
       <c r="AJ242" s="23"/>
@@ -30399,54 +29601,51 @@
       <c r="BN242" s="92"/>
       <c r="BO242" s="92"/>
       <c r="BP242" s="92"/>
       <c r="BQ242" s="92"/>
       <c r="BR242" s="92"/>
       <c r="BS242" s="92"/>
       <c r="BT242" s="92"/>
       <c r="BU242" s="92"/>
       <c r="BV242" s="92"/>
       <c r="BW242" s="92"/>
     </row>
     <row r="243" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A243" s="22"/>
       <c r="B243" s="21"/>
       <c r="C243" s="22"/>
       <c r="D243" s="22"/>
       <c r="E243" s="22"/>
       <c r="F243" s="21"/>
       <c r="G243" s="22"/>
       <c r="H243" s="22"/>
       <c r="I243" s="23"/>
       <c r="J243" s="23"/>
       <c r="K243" s="85"/>
       <c r="L243" s="86"/>
       <c r="M243" s="86"/>
-      <c r="N243" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N243" s="87"/>
       <c r="O243" s="88"/>
       <c r="P243" s="88"/>
       <c r="Q243" s="88"/>
       <c r="R243" s="23"/>
       <c r="S243" s="23"/>
       <c r="T243" s="89"/>
       <c r="U243" s="23"/>
       <c r="V243" s="23"/>
       <c r="W243" s="89"/>
       <c r="X243" s="89"/>
       <c r="Y243" s="89"/>
       <c r="Z243" s="89"/>
       <c r="AA243" s="89"/>
       <c r="AB243" s="89"/>
       <c r="AC243" s="89"/>
       <c r="AD243" s="89"/>
       <c r="AE243" s="89"/>
       <c r="AF243" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG243" s="89"/>
       <c r="AH243" s="23"/>
       <c r="AI243" s="23"/>
       <c r="AJ243" s="23"/>
@@ -30500,54 +29699,51 @@
       <c r="BN243" s="92"/>
       <c r="BO243" s="92"/>
       <c r="BP243" s="92"/>
       <c r="BQ243" s="92"/>
       <c r="BR243" s="92"/>
       <c r="BS243" s="92"/>
       <c r="BT243" s="92"/>
       <c r="BU243" s="92"/>
       <c r="BV243" s="92"/>
       <c r="BW243" s="92"/>
     </row>
     <row r="244" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A244" s="22"/>
       <c r="B244" s="21"/>
       <c r="C244" s="22"/>
       <c r="D244" s="22"/>
       <c r="E244" s="22"/>
       <c r="F244" s="21"/>
       <c r="G244" s="22"/>
       <c r="H244" s="22"/>
       <c r="I244" s="23"/>
       <c r="J244" s="23"/>
       <c r="K244" s="85"/>
       <c r="L244" s="86"/>
       <c r="M244" s="86"/>
-      <c r="N244" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N244" s="87"/>
       <c r="O244" s="88"/>
       <c r="P244" s="88"/>
       <c r="Q244" s="88"/>
       <c r="R244" s="23"/>
       <c r="S244" s="23"/>
       <c r="T244" s="89"/>
       <c r="U244" s="23"/>
       <c r="V244" s="23"/>
       <c r="W244" s="89"/>
       <c r="X244" s="89"/>
       <c r="Y244" s="89"/>
       <c r="Z244" s="89"/>
       <c r="AA244" s="89"/>
       <c r="AB244" s="89"/>
       <c r="AC244" s="89"/>
       <c r="AD244" s="89"/>
       <c r="AE244" s="89"/>
       <c r="AF244" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG244" s="89"/>
       <c r="AH244" s="23"/>
       <c r="AI244" s="23"/>
       <c r="AJ244" s="23"/>
@@ -30601,54 +29797,51 @@
       <c r="BN244" s="92"/>
       <c r="BO244" s="92"/>
       <c r="BP244" s="92"/>
       <c r="BQ244" s="92"/>
       <c r="BR244" s="92"/>
       <c r="BS244" s="92"/>
       <c r="BT244" s="92"/>
       <c r="BU244" s="92"/>
       <c r="BV244" s="92"/>
       <c r="BW244" s="92"/>
     </row>
     <row r="245" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A245" s="22"/>
       <c r="B245" s="21"/>
       <c r="C245" s="22"/>
       <c r="D245" s="22"/>
       <c r="E245" s="22"/>
       <c r="F245" s="21"/>
       <c r="G245" s="22"/>
       <c r="H245" s="22"/>
       <c r="I245" s="23"/>
       <c r="J245" s="23"/>
       <c r="K245" s="85"/>
       <c r="L245" s="86"/>
       <c r="M245" s="86"/>
-      <c r="N245" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N245" s="87"/>
       <c r="O245" s="88"/>
       <c r="P245" s="88"/>
       <c r="Q245" s="88"/>
       <c r="R245" s="23"/>
       <c r="S245" s="23"/>
       <c r="T245" s="89"/>
       <c r="U245" s="23"/>
       <c r="V245" s="23"/>
       <c r="W245" s="89"/>
       <c r="X245" s="89"/>
       <c r="Y245" s="89"/>
       <c r="Z245" s="89"/>
       <c r="AA245" s="89"/>
       <c r="AB245" s="89"/>
       <c r="AC245" s="89"/>
       <c r="AD245" s="89"/>
       <c r="AE245" s="89"/>
       <c r="AF245" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG245" s="89"/>
       <c r="AH245" s="23"/>
       <c r="AI245" s="23"/>
       <c r="AJ245" s="23"/>
@@ -30702,54 +29895,51 @@
       <c r="BN245" s="92"/>
       <c r="BO245" s="92"/>
       <c r="BP245" s="92"/>
       <c r="BQ245" s="92"/>
       <c r="BR245" s="92"/>
       <c r="BS245" s="92"/>
       <c r="BT245" s="92"/>
       <c r="BU245" s="92"/>
       <c r="BV245" s="92"/>
       <c r="BW245" s="92"/>
     </row>
     <row r="246" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A246" s="22"/>
       <c r="B246" s="21"/>
       <c r="C246" s="22"/>
       <c r="D246" s="22"/>
       <c r="E246" s="22"/>
       <c r="F246" s="21"/>
       <c r="G246" s="22"/>
       <c r="H246" s="22"/>
       <c r="I246" s="23"/>
       <c r="J246" s="23"/>
       <c r="K246" s="85"/>
       <c r="L246" s="86"/>
       <c r="M246" s="86"/>
-      <c r="N246" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N246" s="87"/>
       <c r="O246" s="88"/>
       <c r="P246" s="88"/>
       <c r="Q246" s="88"/>
       <c r="R246" s="23"/>
       <c r="S246" s="23"/>
       <c r="T246" s="89"/>
       <c r="U246" s="23"/>
       <c r="V246" s="23"/>
       <c r="W246" s="89"/>
       <c r="X246" s="89"/>
       <c r="Y246" s="89"/>
       <c r="Z246" s="89"/>
       <c r="AA246" s="89"/>
       <c r="AB246" s="89"/>
       <c r="AC246" s="89"/>
       <c r="AD246" s="89"/>
       <c r="AE246" s="89"/>
       <c r="AF246" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG246" s="89"/>
       <c r="AH246" s="23"/>
       <c r="AI246" s="23"/>
       <c r="AJ246" s="23"/>
@@ -30803,54 +29993,51 @@
       <c r="BN246" s="92"/>
       <c r="BO246" s="92"/>
       <c r="BP246" s="92"/>
       <c r="BQ246" s="92"/>
       <c r="BR246" s="92"/>
       <c r="BS246" s="92"/>
       <c r="BT246" s="92"/>
       <c r="BU246" s="92"/>
       <c r="BV246" s="92"/>
       <c r="BW246" s="92"/>
     </row>
     <row r="247" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A247" s="22"/>
       <c r="B247" s="21"/>
       <c r="C247" s="22"/>
       <c r="D247" s="22"/>
       <c r="E247" s="22"/>
       <c r="F247" s="21"/>
       <c r="G247" s="22"/>
       <c r="H247" s="22"/>
       <c r="I247" s="23"/>
       <c r="J247" s="23"/>
       <c r="K247" s="85"/>
       <c r="L247" s="86"/>
       <c r="M247" s="86"/>
-      <c r="N247" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N247" s="87"/>
       <c r="O247" s="88"/>
       <c r="P247" s="88"/>
       <c r="Q247" s="88"/>
       <c r="R247" s="23"/>
       <c r="S247" s="23"/>
       <c r="T247" s="89"/>
       <c r="U247" s="23"/>
       <c r="V247" s="23"/>
       <c r="W247" s="89"/>
       <c r="X247" s="89"/>
       <c r="Y247" s="89"/>
       <c r="Z247" s="89"/>
       <c r="AA247" s="89"/>
       <c r="AB247" s="89"/>
       <c r="AC247" s="89"/>
       <c r="AD247" s="89"/>
       <c r="AE247" s="89"/>
       <c r="AF247" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG247" s="89"/>
       <c r="AH247" s="23"/>
       <c r="AI247" s="23"/>
       <c r="AJ247" s="23"/>
@@ -30904,54 +30091,51 @@
       <c r="BN247" s="92"/>
       <c r="BO247" s="92"/>
       <c r="BP247" s="92"/>
       <c r="BQ247" s="92"/>
       <c r="BR247" s="92"/>
       <c r="BS247" s="92"/>
       <c r="BT247" s="92"/>
       <c r="BU247" s="92"/>
       <c r="BV247" s="92"/>
       <c r="BW247" s="92"/>
     </row>
     <row r="248" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A248" s="22"/>
       <c r="B248" s="21"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="21"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="23"/>
       <c r="J248" s="23"/>
       <c r="K248" s="85"/>
       <c r="L248" s="86"/>
       <c r="M248" s="86"/>
-      <c r="N248" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N248" s="87"/>
       <c r="O248" s="88"/>
       <c r="P248" s="88"/>
       <c r="Q248" s="88"/>
       <c r="R248" s="23"/>
       <c r="S248" s="23"/>
       <c r="T248" s="89"/>
       <c r="U248" s="23"/>
       <c r="V248" s="23"/>
       <c r="W248" s="89"/>
       <c r="X248" s="89"/>
       <c r="Y248" s="89"/>
       <c r="Z248" s="89"/>
       <c r="AA248" s="89"/>
       <c r="AB248" s="89"/>
       <c r="AC248" s="89"/>
       <c r="AD248" s="89"/>
       <c r="AE248" s="89"/>
       <c r="AF248" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG248" s="89"/>
       <c r="AH248" s="23"/>
       <c r="AI248" s="23"/>
       <c r="AJ248" s="23"/>
@@ -31005,54 +30189,51 @@
       <c r="BN248" s="92"/>
       <c r="BO248" s="92"/>
       <c r="BP248" s="92"/>
       <c r="BQ248" s="92"/>
       <c r="BR248" s="92"/>
       <c r="BS248" s="92"/>
       <c r="BT248" s="92"/>
       <c r="BU248" s="92"/>
       <c r="BV248" s="92"/>
       <c r="BW248" s="92"/>
     </row>
     <row r="249" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A249" s="22"/>
       <c r="B249" s="21"/>
       <c r="C249" s="22"/>
       <c r="D249" s="22"/>
       <c r="E249" s="22"/>
       <c r="F249" s="21"/>
       <c r="G249" s="22"/>
       <c r="H249" s="22"/>
       <c r="I249" s="23"/>
       <c r="J249" s="23"/>
       <c r="K249" s="85"/>
       <c r="L249" s="86"/>
       <c r="M249" s="86"/>
-      <c r="N249" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N249" s="87"/>
       <c r="O249" s="88"/>
       <c r="P249" s="88"/>
       <c r="Q249" s="88"/>
       <c r="R249" s="23"/>
       <c r="S249" s="23"/>
       <c r="T249" s="89"/>
       <c r="U249" s="23"/>
       <c r="V249" s="23"/>
       <c r="W249" s="89"/>
       <c r="X249" s="89"/>
       <c r="Y249" s="89"/>
       <c r="Z249" s="89"/>
       <c r="AA249" s="89"/>
       <c r="AB249" s="89"/>
       <c r="AC249" s="89"/>
       <c r="AD249" s="89"/>
       <c r="AE249" s="89"/>
       <c r="AF249" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG249" s="89"/>
       <c r="AH249" s="23"/>
       <c r="AI249" s="23"/>
       <c r="AJ249" s="23"/>
@@ -31106,54 +30287,51 @@
       <c r="BN249" s="92"/>
       <c r="BO249" s="92"/>
       <c r="BP249" s="92"/>
       <c r="BQ249" s="92"/>
       <c r="BR249" s="92"/>
       <c r="BS249" s="92"/>
       <c r="BT249" s="92"/>
       <c r="BU249" s="92"/>
       <c r="BV249" s="92"/>
       <c r="BW249" s="92"/>
     </row>
     <row r="250" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A250" s="22"/>
       <c r="B250" s="21"/>
       <c r="C250" s="22"/>
       <c r="D250" s="22"/>
       <c r="E250" s="22"/>
       <c r="F250" s="21"/>
       <c r="G250" s="22"/>
       <c r="H250" s="22"/>
       <c r="I250" s="23"/>
       <c r="J250" s="23"/>
       <c r="K250" s="85"/>
       <c r="L250" s="86"/>
       <c r="M250" s="86"/>
-      <c r="N250" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N250" s="87"/>
       <c r="O250" s="88"/>
       <c r="P250" s="88"/>
       <c r="Q250" s="88"/>
       <c r="R250" s="23"/>
       <c r="S250" s="23"/>
       <c r="T250" s="89"/>
       <c r="U250" s="23"/>
       <c r="V250" s="23"/>
       <c r="W250" s="89"/>
       <c r="X250" s="89"/>
       <c r="Y250" s="89"/>
       <c r="Z250" s="89"/>
       <c r="AA250" s="89"/>
       <c r="AB250" s="89"/>
       <c r="AC250" s="89"/>
       <c r="AD250" s="89"/>
       <c r="AE250" s="89"/>
       <c r="AF250" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG250" s="89"/>
       <c r="AH250" s="23"/>
       <c r="AI250" s="23"/>
       <c r="AJ250" s="23"/>
@@ -31207,54 +30385,51 @@
       <c r="BN250" s="92"/>
       <c r="BO250" s="92"/>
       <c r="BP250" s="92"/>
       <c r="BQ250" s="92"/>
       <c r="BR250" s="92"/>
       <c r="BS250" s="92"/>
       <c r="BT250" s="92"/>
       <c r="BU250" s="92"/>
       <c r="BV250" s="92"/>
       <c r="BW250" s="92"/>
     </row>
     <row r="251" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A251" s="22"/>
       <c r="B251" s="21"/>
       <c r="C251" s="22"/>
       <c r="D251" s="22"/>
       <c r="E251" s="22"/>
       <c r="F251" s="21"/>
       <c r="G251" s="22"/>
       <c r="H251" s="22"/>
       <c r="I251" s="23"/>
       <c r="J251" s="23"/>
       <c r="K251" s="85"/>
       <c r="L251" s="86"/>
       <c r="M251" s="86"/>
-      <c r="N251" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N251" s="87"/>
       <c r="O251" s="88"/>
       <c r="P251" s="88"/>
       <c r="Q251" s="88"/>
       <c r="R251" s="23"/>
       <c r="S251" s="23"/>
       <c r="T251" s="89"/>
       <c r="U251" s="23"/>
       <c r="V251" s="23"/>
       <c r="W251" s="89"/>
       <c r="X251" s="89"/>
       <c r="Y251" s="89"/>
       <c r="Z251" s="89"/>
       <c r="AA251" s="89"/>
       <c r="AB251" s="89"/>
       <c r="AC251" s="89"/>
       <c r="AD251" s="89"/>
       <c r="AE251" s="89"/>
       <c r="AF251" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG251" s="89"/>
       <c r="AH251" s="23"/>
       <c r="AI251" s="23"/>
       <c r="AJ251" s="23"/>
@@ -31308,54 +30483,51 @@
       <c r="BN251" s="92"/>
       <c r="BO251" s="92"/>
       <c r="BP251" s="92"/>
       <c r="BQ251" s="92"/>
       <c r="BR251" s="92"/>
       <c r="BS251" s="92"/>
       <c r="BT251" s="92"/>
       <c r="BU251" s="92"/>
       <c r="BV251" s="92"/>
       <c r="BW251" s="92"/>
     </row>
     <row r="252" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A252" s="22"/>
       <c r="B252" s="21"/>
       <c r="C252" s="22"/>
       <c r="D252" s="22"/>
       <c r="E252" s="22"/>
       <c r="F252" s="21"/>
       <c r="G252" s="22"/>
       <c r="H252" s="22"/>
       <c r="I252" s="23"/>
       <c r="J252" s="23"/>
       <c r="K252" s="85"/>
       <c r="L252" s="86"/>
       <c r="M252" s="86"/>
-      <c r="N252" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N252" s="87"/>
       <c r="O252" s="88"/>
       <c r="P252" s="88"/>
       <c r="Q252" s="88"/>
       <c r="R252" s="23"/>
       <c r="S252" s="23"/>
       <c r="T252" s="89"/>
       <c r="U252" s="23"/>
       <c r="V252" s="23"/>
       <c r="W252" s="89"/>
       <c r="X252" s="89"/>
       <c r="Y252" s="89"/>
       <c r="Z252" s="89"/>
       <c r="AA252" s="89"/>
       <c r="AB252" s="89"/>
       <c r="AC252" s="89"/>
       <c r="AD252" s="89"/>
       <c r="AE252" s="89"/>
       <c r="AF252" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG252" s="89"/>
       <c r="AH252" s="23"/>
       <c r="AI252" s="23"/>
       <c r="AJ252" s="23"/>
@@ -31409,54 +30581,51 @@
       <c r="BN252" s="92"/>
       <c r="BO252" s="92"/>
       <c r="BP252" s="92"/>
       <c r="BQ252" s="92"/>
       <c r="BR252" s="92"/>
       <c r="BS252" s="92"/>
       <c r="BT252" s="92"/>
       <c r="BU252" s="92"/>
       <c r="BV252" s="92"/>
       <c r="BW252" s="92"/>
     </row>
     <row r="253" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A253" s="22"/>
       <c r="B253" s="21"/>
       <c r="C253" s="22"/>
       <c r="D253" s="22"/>
       <c r="E253" s="22"/>
       <c r="F253" s="21"/>
       <c r="G253" s="22"/>
       <c r="H253" s="22"/>
       <c r="I253" s="23"/>
       <c r="J253" s="23"/>
       <c r="K253" s="85"/>
       <c r="L253" s="86"/>
       <c r="M253" s="86"/>
-      <c r="N253" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N253" s="87"/>
       <c r="O253" s="88"/>
       <c r="P253" s="88"/>
       <c r="Q253" s="88"/>
       <c r="R253" s="23"/>
       <c r="S253" s="23"/>
       <c r="T253" s="89"/>
       <c r="U253" s="23"/>
       <c r="V253" s="23"/>
       <c r="W253" s="89"/>
       <c r="X253" s="89"/>
       <c r="Y253" s="89"/>
       <c r="Z253" s="89"/>
       <c r="AA253" s="89"/>
       <c r="AB253" s="89"/>
       <c r="AC253" s="89"/>
       <c r="AD253" s="89"/>
       <c r="AE253" s="89"/>
       <c r="AF253" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG253" s="89"/>
       <c r="AH253" s="23"/>
       <c r="AI253" s="23"/>
       <c r="AJ253" s="23"/>
@@ -31510,54 +30679,51 @@
       <c r="BN253" s="92"/>
       <c r="BO253" s="92"/>
       <c r="BP253" s="92"/>
       <c r="BQ253" s="92"/>
       <c r="BR253" s="92"/>
       <c r="BS253" s="92"/>
       <c r="BT253" s="92"/>
       <c r="BU253" s="92"/>
       <c r="BV253" s="92"/>
       <c r="BW253" s="92"/>
     </row>
     <row r="254" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A254" s="22"/>
       <c r="B254" s="21"/>
       <c r="C254" s="22"/>
       <c r="D254" s="22"/>
       <c r="E254" s="22"/>
       <c r="F254" s="21"/>
       <c r="G254" s="22"/>
       <c r="H254" s="22"/>
       <c r="I254" s="23"/>
       <c r="J254" s="23"/>
       <c r="K254" s="85"/>
       <c r="L254" s="86"/>
       <c r="M254" s="86"/>
-      <c r="N254" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N254" s="87"/>
       <c r="O254" s="88"/>
       <c r="P254" s="88"/>
       <c r="Q254" s="88"/>
       <c r="R254" s="23"/>
       <c r="S254" s="23"/>
       <c r="T254" s="89"/>
       <c r="U254" s="23"/>
       <c r="V254" s="23"/>
       <c r="W254" s="89"/>
       <c r="X254" s="89"/>
       <c r="Y254" s="89"/>
       <c r="Z254" s="89"/>
       <c r="AA254" s="89"/>
       <c r="AB254" s="89"/>
       <c r="AC254" s="89"/>
       <c r="AD254" s="89"/>
       <c r="AE254" s="89"/>
       <c r="AF254" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG254" s="89"/>
       <c r="AH254" s="23"/>
       <c r="AI254" s="23"/>
       <c r="AJ254" s="23"/>
@@ -31611,54 +30777,51 @@
       <c r="BN254" s="92"/>
       <c r="BO254" s="92"/>
       <c r="BP254" s="92"/>
       <c r="BQ254" s="92"/>
       <c r="BR254" s="92"/>
       <c r="BS254" s="92"/>
       <c r="BT254" s="92"/>
       <c r="BU254" s="92"/>
       <c r="BV254" s="92"/>
       <c r="BW254" s="92"/>
     </row>
     <row r="255" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A255" s="22"/>
       <c r="B255" s="21"/>
       <c r="C255" s="22"/>
       <c r="D255" s="22"/>
       <c r="E255" s="22"/>
       <c r="F255" s="21"/>
       <c r="G255" s="22"/>
       <c r="H255" s="22"/>
       <c r="I255" s="23"/>
       <c r="J255" s="23"/>
       <c r="K255" s="85"/>
       <c r="L255" s="86"/>
       <c r="M255" s="86"/>
-      <c r="N255" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N255" s="87"/>
       <c r="O255" s="88"/>
       <c r="P255" s="88"/>
       <c r="Q255" s="88"/>
       <c r="R255" s="23"/>
       <c r="S255" s="23"/>
       <c r="T255" s="89"/>
       <c r="U255" s="23"/>
       <c r="V255" s="23"/>
       <c r="W255" s="89"/>
       <c r="X255" s="89"/>
       <c r="Y255" s="89"/>
       <c r="Z255" s="89"/>
       <c r="AA255" s="89"/>
       <c r="AB255" s="89"/>
       <c r="AC255" s="89"/>
       <c r="AD255" s="89"/>
       <c r="AE255" s="89"/>
       <c r="AF255" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG255" s="89"/>
       <c r="AH255" s="23"/>
       <c r="AI255" s="23"/>
       <c r="AJ255" s="23"/>
@@ -31712,54 +30875,51 @@
       <c r="BN255" s="92"/>
       <c r="BO255" s="92"/>
       <c r="BP255" s="92"/>
       <c r="BQ255" s="92"/>
       <c r="BR255" s="92"/>
       <c r="BS255" s="92"/>
       <c r="BT255" s="92"/>
       <c r="BU255" s="92"/>
       <c r="BV255" s="92"/>
       <c r="BW255" s="92"/>
     </row>
     <row r="256" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A256" s="22"/>
       <c r="B256" s="21"/>
       <c r="C256" s="22"/>
       <c r="D256" s="22"/>
       <c r="E256" s="22"/>
       <c r="F256" s="21"/>
       <c r="G256" s="22"/>
       <c r="H256" s="22"/>
       <c r="I256" s="23"/>
       <c r="J256" s="23"/>
       <c r="K256" s="85"/>
       <c r="L256" s="86"/>
       <c r="M256" s="86"/>
-      <c r="N256" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N256" s="87"/>
       <c r="O256" s="88"/>
       <c r="P256" s="88"/>
       <c r="Q256" s="88"/>
       <c r="R256" s="23"/>
       <c r="S256" s="23"/>
       <c r="T256" s="89"/>
       <c r="U256" s="23"/>
       <c r="V256" s="23"/>
       <c r="W256" s="89"/>
       <c r="X256" s="89"/>
       <c r="Y256" s="89"/>
       <c r="Z256" s="89"/>
       <c r="AA256" s="89"/>
       <c r="AB256" s="89"/>
       <c r="AC256" s="89"/>
       <c r="AD256" s="89"/>
       <c r="AE256" s="89"/>
       <c r="AF256" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG256" s="89"/>
       <c r="AH256" s="23"/>
       <c r="AI256" s="23"/>
       <c r="AJ256" s="23"/>
@@ -31813,54 +30973,51 @@
       <c r="BN256" s="92"/>
       <c r="BO256" s="92"/>
       <c r="BP256" s="92"/>
       <c r="BQ256" s="92"/>
       <c r="BR256" s="92"/>
       <c r="BS256" s="92"/>
       <c r="BT256" s="92"/>
       <c r="BU256" s="92"/>
       <c r="BV256" s="92"/>
       <c r="BW256" s="92"/>
     </row>
     <row r="257" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A257" s="22"/>
       <c r="B257" s="21"/>
       <c r="C257" s="22"/>
       <c r="D257" s="22"/>
       <c r="E257" s="22"/>
       <c r="F257" s="21"/>
       <c r="G257" s="22"/>
       <c r="H257" s="22"/>
       <c r="I257" s="23"/>
       <c r="J257" s="23"/>
       <c r="K257" s="85"/>
       <c r="L257" s="86"/>
       <c r="M257" s="86"/>
-      <c r="N257" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N257" s="87"/>
       <c r="O257" s="88"/>
       <c r="P257" s="88"/>
       <c r="Q257" s="88"/>
       <c r="R257" s="23"/>
       <c r="S257" s="23"/>
       <c r="T257" s="89"/>
       <c r="U257" s="23"/>
       <c r="V257" s="23"/>
       <c r="W257" s="89"/>
       <c r="X257" s="89"/>
       <c r="Y257" s="89"/>
       <c r="Z257" s="89"/>
       <c r="AA257" s="89"/>
       <c r="AB257" s="89"/>
       <c r="AC257" s="89"/>
       <c r="AD257" s="89"/>
       <c r="AE257" s="89"/>
       <c r="AF257" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG257" s="89"/>
       <c r="AH257" s="23"/>
       <c r="AI257" s="23"/>
       <c r="AJ257" s="23"/>
@@ -31914,54 +31071,51 @@
       <c r="BN257" s="92"/>
       <c r="BO257" s="92"/>
       <c r="BP257" s="92"/>
       <c r="BQ257" s="92"/>
       <c r="BR257" s="92"/>
       <c r="BS257" s="92"/>
       <c r="BT257" s="92"/>
       <c r="BU257" s="92"/>
       <c r="BV257" s="92"/>
       <c r="BW257" s="92"/>
     </row>
     <row r="258" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A258" s="22"/>
       <c r="B258" s="21"/>
       <c r="C258" s="22"/>
       <c r="D258" s="22"/>
       <c r="E258" s="22"/>
       <c r="F258" s="21"/>
       <c r="G258" s="22"/>
       <c r="H258" s="22"/>
       <c r="I258" s="23"/>
       <c r="J258" s="23"/>
       <c r="K258" s="85"/>
       <c r="L258" s="86"/>
       <c r="M258" s="86"/>
-      <c r="N258" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N258" s="87"/>
       <c r="O258" s="88"/>
       <c r="P258" s="88"/>
       <c r="Q258" s="88"/>
       <c r="R258" s="23"/>
       <c r="S258" s="23"/>
       <c r="T258" s="89"/>
       <c r="U258" s="23"/>
       <c r="V258" s="23"/>
       <c r="W258" s="89"/>
       <c r="X258" s="89"/>
       <c r="Y258" s="89"/>
       <c r="Z258" s="89"/>
       <c r="AA258" s="89"/>
       <c r="AB258" s="89"/>
       <c r="AC258" s="89"/>
       <c r="AD258" s="89"/>
       <c r="AE258" s="89"/>
       <c r="AF258" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG258" s="89"/>
       <c r="AH258" s="23"/>
       <c r="AI258" s="23"/>
       <c r="AJ258" s="23"/>
@@ -32015,54 +31169,51 @@
       <c r="BN258" s="92"/>
       <c r="BO258" s="92"/>
       <c r="BP258" s="92"/>
       <c r="BQ258" s="92"/>
       <c r="BR258" s="92"/>
       <c r="BS258" s="92"/>
       <c r="BT258" s="92"/>
       <c r="BU258" s="92"/>
       <c r="BV258" s="92"/>
       <c r="BW258" s="92"/>
     </row>
     <row r="259" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A259" s="22"/>
       <c r="B259" s="21"/>
       <c r="C259" s="22"/>
       <c r="D259" s="22"/>
       <c r="E259" s="22"/>
       <c r="F259" s="21"/>
       <c r="G259" s="22"/>
       <c r="H259" s="22"/>
       <c r="I259" s="23"/>
       <c r="J259" s="23"/>
       <c r="K259" s="85"/>
       <c r="L259" s="86"/>
       <c r="M259" s="86"/>
-      <c r="N259" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N259" s="87"/>
       <c r="O259" s="88"/>
       <c r="P259" s="88"/>
       <c r="Q259" s="88"/>
       <c r="R259" s="23"/>
       <c r="S259" s="23"/>
       <c r="T259" s="89"/>
       <c r="U259" s="23"/>
       <c r="V259" s="23"/>
       <c r="W259" s="89"/>
       <c r="X259" s="89"/>
       <c r="Y259" s="89"/>
       <c r="Z259" s="89"/>
       <c r="AA259" s="89"/>
       <c r="AB259" s="89"/>
       <c r="AC259" s="89"/>
       <c r="AD259" s="89"/>
       <c r="AE259" s="89"/>
       <c r="AF259" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG259" s="89"/>
       <c r="AH259" s="23"/>
       <c r="AI259" s="23"/>
       <c r="AJ259" s="23"/>
@@ -32116,54 +31267,51 @@
       <c r="BN259" s="92"/>
       <c r="BO259" s="92"/>
       <c r="BP259" s="92"/>
       <c r="BQ259" s="92"/>
       <c r="BR259" s="92"/>
       <c r="BS259" s="92"/>
       <c r="BT259" s="92"/>
       <c r="BU259" s="92"/>
       <c r="BV259" s="92"/>
       <c r="BW259" s="92"/>
     </row>
     <row r="260" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A260" s="22"/>
       <c r="B260" s="21"/>
       <c r="C260" s="22"/>
       <c r="D260" s="22"/>
       <c r="E260" s="22"/>
       <c r="F260" s="21"/>
       <c r="G260" s="22"/>
       <c r="H260" s="22"/>
       <c r="I260" s="23"/>
       <c r="J260" s="23"/>
       <c r="K260" s="85"/>
       <c r="L260" s="86"/>
       <c r="M260" s="86"/>
-      <c r="N260" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N260" s="87"/>
       <c r="O260" s="88"/>
       <c r="P260" s="88"/>
       <c r="Q260" s="88"/>
       <c r="R260" s="23"/>
       <c r="S260" s="23"/>
       <c r="T260" s="89"/>
       <c r="U260" s="23"/>
       <c r="V260" s="23"/>
       <c r="W260" s="89"/>
       <c r="X260" s="89"/>
       <c r="Y260" s="89"/>
       <c r="Z260" s="89"/>
       <c r="AA260" s="89"/>
       <c r="AB260" s="89"/>
       <c r="AC260" s="89"/>
       <c r="AD260" s="89"/>
       <c r="AE260" s="89"/>
       <c r="AF260" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG260" s="89"/>
       <c r="AH260" s="23"/>
       <c r="AI260" s="23"/>
       <c r="AJ260" s="23"/>
@@ -32217,54 +31365,51 @@
       <c r="BN260" s="92"/>
       <c r="BO260" s="92"/>
       <c r="BP260" s="92"/>
       <c r="BQ260" s="92"/>
       <c r="BR260" s="92"/>
       <c r="BS260" s="92"/>
       <c r="BT260" s="92"/>
       <c r="BU260" s="92"/>
       <c r="BV260" s="92"/>
       <c r="BW260" s="92"/>
     </row>
     <row r="261" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A261" s="22"/>
       <c r="B261" s="21"/>
       <c r="C261" s="22"/>
       <c r="D261" s="22"/>
       <c r="E261" s="22"/>
       <c r="F261" s="21"/>
       <c r="G261" s="22"/>
       <c r="H261" s="22"/>
       <c r="I261" s="23"/>
       <c r="J261" s="23"/>
       <c r="K261" s="85"/>
       <c r="L261" s="86"/>
       <c r="M261" s="86"/>
-      <c r="N261" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N261" s="87"/>
       <c r="O261" s="88"/>
       <c r="P261" s="88"/>
       <c r="Q261" s="88"/>
       <c r="R261" s="23"/>
       <c r="S261" s="23"/>
       <c r="T261" s="89"/>
       <c r="U261" s="23"/>
       <c r="V261" s="23"/>
       <c r="W261" s="89"/>
       <c r="X261" s="89"/>
       <c r="Y261" s="89"/>
       <c r="Z261" s="89"/>
       <c r="AA261" s="89"/>
       <c r="AB261" s="89"/>
       <c r="AC261" s="89"/>
       <c r="AD261" s="89"/>
       <c r="AE261" s="89"/>
       <c r="AF261" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG261" s="89"/>
       <c r="AH261" s="23"/>
       <c r="AI261" s="23"/>
       <c r="AJ261" s="23"/>
@@ -32318,54 +31463,51 @@
       <c r="BN261" s="92"/>
       <c r="BO261" s="92"/>
       <c r="BP261" s="92"/>
       <c r="BQ261" s="92"/>
       <c r="BR261" s="92"/>
       <c r="BS261" s="92"/>
       <c r="BT261" s="92"/>
       <c r="BU261" s="92"/>
       <c r="BV261" s="92"/>
       <c r="BW261" s="92"/>
     </row>
     <row r="262" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A262" s="22"/>
       <c r="B262" s="21"/>
       <c r="C262" s="22"/>
       <c r="D262" s="22"/>
       <c r="E262" s="22"/>
       <c r="F262" s="21"/>
       <c r="G262" s="22"/>
       <c r="H262" s="22"/>
       <c r="I262" s="23"/>
       <c r="J262" s="23"/>
       <c r="K262" s="85"/>
       <c r="L262" s="86"/>
       <c r="M262" s="86"/>
-      <c r="N262" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N262" s="87"/>
       <c r="O262" s="88"/>
       <c r="P262" s="88"/>
       <c r="Q262" s="88"/>
       <c r="R262" s="23"/>
       <c r="S262" s="23"/>
       <c r="T262" s="89"/>
       <c r="U262" s="23"/>
       <c r="V262" s="23"/>
       <c r="W262" s="89"/>
       <c r="X262" s="89"/>
       <c r="Y262" s="89"/>
       <c r="Z262" s="89"/>
       <c r="AA262" s="89"/>
       <c r="AB262" s="89"/>
       <c r="AC262" s="89"/>
       <c r="AD262" s="89"/>
       <c r="AE262" s="89"/>
       <c r="AF262" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG262" s="89"/>
       <c r="AH262" s="23"/>
       <c r="AI262" s="23"/>
       <c r="AJ262" s="23"/>
@@ -32419,54 +31561,51 @@
       <c r="BN262" s="92"/>
       <c r="BO262" s="92"/>
       <c r="BP262" s="92"/>
       <c r="BQ262" s="92"/>
       <c r="BR262" s="92"/>
       <c r="BS262" s="92"/>
       <c r="BT262" s="92"/>
       <c r="BU262" s="92"/>
       <c r="BV262" s="92"/>
       <c r="BW262" s="92"/>
     </row>
     <row r="263" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A263" s="22"/>
       <c r="B263" s="21"/>
       <c r="C263" s="22"/>
       <c r="D263" s="22"/>
       <c r="E263" s="22"/>
       <c r="F263" s="21"/>
       <c r="G263" s="22"/>
       <c r="H263" s="22"/>
       <c r="I263" s="23"/>
       <c r="J263" s="23"/>
       <c r="K263" s="85"/>
       <c r="L263" s="86"/>
       <c r="M263" s="86"/>
-      <c r="N263" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N263" s="87"/>
       <c r="O263" s="88"/>
       <c r="P263" s="88"/>
       <c r="Q263" s="88"/>
       <c r="R263" s="23"/>
       <c r="S263" s="23"/>
       <c r="T263" s="89"/>
       <c r="U263" s="23"/>
       <c r="V263" s="23"/>
       <c r="W263" s="89"/>
       <c r="X263" s="89"/>
       <c r="Y263" s="89"/>
       <c r="Z263" s="89"/>
       <c r="AA263" s="89"/>
       <c r="AB263" s="89"/>
       <c r="AC263" s="89"/>
       <c r="AD263" s="89"/>
       <c r="AE263" s="89"/>
       <c r="AF263" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG263" s="89"/>
       <c r="AH263" s="23"/>
       <c r="AI263" s="23"/>
       <c r="AJ263" s="23"/>
@@ -32520,54 +31659,51 @@
       <c r="BN263" s="92"/>
       <c r="BO263" s="92"/>
       <c r="BP263" s="92"/>
       <c r="BQ263" s="92"/>
       <c r="BR263" s="92"/>
       <c r="BS263" s="92"/>
       <c r="BT263" s="92"/>
       <c r="BU263" s="92"/>
       <c r="BV263" s="92"/>
       <c r="BW263" s="92"/>
     </row>
     <row r="264" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A264" s="22"/>
       <c r="B264" s="21"/>
       <c r="C264" s="22"/>
       <c r="D264" s="22"/>
       <c r="E264" s="22"/>
       <c r="F264" s="21"/>
       <c r="G264" s="22"/>
       <c r="H264" s="22"/>
       <c r="I264" s="23"/>
       <c r="J264" s="23"/>
       <c r="K264" s="85"/>
       <c r="L264" s="86"/>
       <c r="M264" s="86"/>
-      <c r="N264" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N264" s="87"/>
       <c r="O264" s="88"/>
       <c r="P264" s="88"/>
       <c r="Q264" s="88"/>
       <c r="R264" s="23"/>
       <c r="S264" s="23"/>
       <c r="T264" s="89"/>
       <c r="U264" s="23"/>
       <c r="V264" s="23"/>
       <c r="W264" s="89"/>
       <c r="X264" s="89"/>
       <c r="Y264" s="89"/>
       <c r="Z264" s="89"/>
       <c r="AA264" s="89"/>
       <c r="AB264" s="89"/>
       <c r="AC264" s="89"/>
       <c r="AD264" s="89"/>
       <c r="AE264" s="89"/>
       <c r="AF264" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG264" s="89"/>
       <c r="AH264" s="23"/>
       <c r="AI264" s="23"/>
       <c r="AJ264" s="23"/>
@@ -32621,54 +31757,51 @@
       <c r="BN264" s="92"/>
       <c r="BO264" s="92"/>
       <c r="BP264" s="92"/>
       <c r="BQ264" s="92"/>
       <c r="BR264" s="92"/>
       <c r="BS264" s="92"/>
       <c r="BT264" s="92"/>
       <c r="BU264" s="92"/>
       <c r="BV264" s="92"/>
       <c r="BW264" s="92"/>
     </row>
     <row r="265" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A265" s="22"/>
       <c r="B265" s="21"/>
       <c r="C265" s="22"/>
       <c r="D265" s="22"/>
       <c r="E265" s="22"/>
       <c r="F265" s="21"/>
       <c r="G265" s="22"/>
       <c r="H265" s="22"/>
       <c r="I265" s="23"/>
       <c r="J265" s="23"/>
       <c r="K265" s="85"/>
       <c r="L265" s="86"/>
       <c r="M265" s="86"/>
-      <c r="N265" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N265" s="87"/>
       <c r="O265" s="88"/>
       <c r="P265" s="88"/>
       <c r="Q265" s="88"/>
       <c r="R265" s="23"/>
       <c r="S265" s="23"/>
       <c r="T265" s="89"/>
       <c r="U265" s="23"/>
       <c r="V265" s="23"/>
       <c r="W265" s="89"/>
       <c r="X265" s="89"/>
       <c r="Y265" s="89"/>
       <c r="Z265" s="89"/>
       <c r="AA265" s="89"/>
       <c r="AB265" s="89"/>
       <c r="AC265" s="89"/>
       <c r="AD265" s="89"/>
       <c r="AE265" s="89"/>
       <c r="AF265" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG265" s="89"/>
       <c r="AH265" s="23"/>
       <c r="AI265" s="23"/>
       <c r="AJ265" s="23"/>
@@ -32722,54 +31855,51 @@
       <c r="BN265" s="92"/>
       <c r="BO265" s="92"/>
       <c r="BP265" s="92"/>
       <c r="BQ265" s="92"/>
       <c r="BR265" s="92"/>
       <c r="BS265" s="92"/>
       <c r="BT265" s="92"/>
       <c r="BU265" s="92"/>
       <c r="BV265" s="92"/>
       <c r="BW265" s="92"/>
     </row>
     <row r="266" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A266" s="22"/>
       <c r="B266" s="21"/>
       <c r="C266" s="22"/>
       <c r="D266" s="22"/>
       <c r="E266" s="22"/>
       <c r="F266" s="21"/>
       <c r="G266" s="22"/>
       <c r="H266" s="22"/>
       <c r="I266" s="23"/>
       <c r="J266" s="23"/>
       <c r="K266" s="85"/>
       <c r="L266" s="86"/>
       <c r="M266" s="86"/>
-      <c r="N266" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N266" s="87"/>
       <c r="O266" s="88"/>
       <c r="P266" s="88"/>
       <c r="Q266" s="88"/>
       <c r="R266" s="23"/>
       <c r="S266" s="23"/>
       <c r="T266" s="89"/>
       <c r="U266" s="23"/>
       <c r="V266" s="23"/>
       <c r="W266" s="89"/>
       <c r="X266" s="89"/>
       <c r="Y266" s="89"/>
       <c r="Z266" s="89"/>
       <c r="AA266" s="89"/>
       <c r="AB266" s="89"/>
       <c r="AC266" s="89"/>
       <c r="AD266" s="89"/>
       <c r="AE266" s="89"/>
       <c r="AF266" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG266" s="89"/>
       <c r="AH266" s="23"/>
       <c r="AI266" s="23"/>
       <c r="AJ266" s="23"/>
@@ -32823,54 +31953,51 @@
       <c r="BN266" s="92"/>
       <c r="BO266" s="92"/>
       <c r="BP266" s="92"/>
       <c r="BQ266" s="92"/>
       <c r="BR266" s="92"/>
       <c r="BS266" s="92"/>
       <c r="BT266" s="92"/>
       <c r="BU266" s="92"/>
       <c r="BV266" s="92"/>
       <c r="BW266" s="92"/>
     </row>
     <row r="267" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A267" s="22"/>
       <c r="B267" s="21"/>
       <c r="C267" s="22"/>
       <c r="D267" s="22"/>
       <c r="E267" s="22"/>
       <c r="F267" s="21"/>
       <c r="G267" s="22"/>
       <c r="H267" s="22"/>
       <c r="I267" s="23"/>
       <c r="J267" s="23"/>
       <c r="K267" s="85"/>
       <c r="L267" s="86"/>
       <c r="M267" s="86"/>
-      <c r="N267" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N267" s="87"/>
       <c r="O267" s="88"/>
       <c r="P267" s="88"/>
       <c r="Q267" s="88"/>
       <c r="R267" s="23"/>
       <c r="S267" s="23"/>
       <c r="T267" s="89"/>
       <c r="U267" s="23"/>
       <c r="V267" s="23"/>
       <c r="W267" s="89"/>
       <c r="X267" s="89"/>
       <c r="Y267" s="89"/>
       <c r="Z267" s="89"/>
       <c r="AA267" s="89"/>
       <c r="AB267" s="89"/>
       <c r="AC267" s="89"/>
       <c r="AD267" s="89"/>
       <c r="AE267" s="89"/>
       <c r="AF267" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG267" s="89"/>
       <c r="AH267" s="23"/>
       <c r="AI267" s="23"/>
       <c r="AJ267" s="23"/>
@@ -32924,54 +32051,51 @@
       <c r="BN267" s="92"/>
       <c r="BO267" s="92"/>
       <c r="BP267" s="92"/>
       <c r="BQ267" s="92"/>
       <c r="BR267" s="92"/>
       <c r="BS267" s="92"/>
       <c r="BT267" s="92"/>
       <c r="BU267" s="92"/>
       <c r="BV267" s="92"/>
       <c r="BW267" s="92"/>
     </row>
     <row r="268" spans="1:75" x14ac:dyDescent="0.35">
       <c r="A268" s="22"/>
       <c r="B268" s="21"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="21"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="23"/>
       <c r="J268" s="23"/>
       <c r="K268" s="85"/>
       <c r="L268" s="86"/>
       <c r="M268" s="86"/>
-      <c r="N268" s="87" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="N268" s="87"/>
       <c r="O268" s="88"/>
       <c r="P268" s="88"/>
       <c r="Q268" s="88"/>
       <c r="R268" s="23"/>
       <c r="S268" s="23"/>
       <c r="T268" s="89"/>
       <c r="U268" s="23"/>
       <c r="V268" s="23"/>
       <c r="W268" s="89"/>
       <c r="X268" s="89"/>
       <c r="Y268" s="89"/>
       <c r="Z268" s="89"/>
       <c r="AA268" s="89"/>
       <c r="AB268" s="89"/>
       <c r="AC268" s="89"/>
       <c r="AD268" s="89"/>
       <c r="AE268" s="89"/>
       <c r="AF268" s="90" t="str">
         <f>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</f>
         <v/>
       </c>
       <c r="AG268" s="89"/>
       <c r="AH268" s="23"/>
       <c r="AI268" s="23"/>
       <c r="AJ268" s="23"/>
@@ -33013,382 +32137,420 @@
       <c r="BH268" s="89"/>
       <c r="BI268" s="91" t="str">
         <f>IF(SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]])&lt;&gt;0, SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]]), "")</f>
         <v/>
       </c>
       <c r="BJ268" s="91" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="BK268" s="22"/>
       <c r="BL268" s="92"/>
       <c r="BM268" s="92"/>
       <c r="BN268" s="92"/>
       <c r="BO268" s="92"/>
       <c r="BP268" s="92"/>
       <c r="BQ268" s="92"/>
       <c r="BR268" s="92"/>
       <c r="BS268" s="92"/>
       <c r="BT268" s="92"/>
       <c r="BU268" s="92"/>
       <c r="BV268" s="92"/>
       <c r="BW268" s="92"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
+  <conditionalFormatting sqref="B2:B268">
+    <cfRule type="expression" dxfId="23" priority="1">
+      <formula>AND(OR(C2:BX2&lt;&gt;""), B2="")</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C2:E268 O2:S268">
-    <cfRule type="expression" dxfId="10" priority="13">
+    <cfRule type="expression" dxfId="22" priority="14">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), C2="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G2:J268 U2:U268">
-    <cfRule type="expression" dxfId="9" priority="16">
+    <cfRule type="expression" dxfId="21" priority="17">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), G2="", OR($D2="Add places", $D2="Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N2:N268">
-    <cfRule type="expression" dxfId="8" priority="10">
+    <cfRule type="expression" dxfId="20" priority="11">
       <formula>AND(N2&lt;&gt;"", N2&lt;&gt;1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V2:V268">
-    <cfRule type="expression" dxfId="7" priority="18">
+    <cfRule type="expression" dxfId="19" priority="19">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), V2="", OR($D2="Address condition", $D2="Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W2:W268 Y2:Y268 AG2:AG268">
-    <cfRule type="expression" dxfId="6" priority="19">
+    <cfRule type="expression" dxfId="18" priority="20">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), OR($AF2=0,$AF2=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH2:AN268">
-    <cfRule type="expression" dxfId="5" priority="21">
+    <cfRule type="expression" dxfId="17" priority="22">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), OR($AO2="", $AO2=0), OR($D2="Add places", $D2="Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH2:BJ268 F2:I268 K2:M268 T2:U268">
-    <cfRule type="expression" dxfId="4" priority="12">
+    <cfRule type="expression" dxfId="12" priority="13">
       <formula>$D2="Address condition"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP1:AX1048576 AZ1:AZ1048576 BB1:BC1048576 BE1:BH1048576">
-    <cfRule type="expression" dxfId="3" priority="3">
+    <cfRule type="expression" dxfId="16" priority="4">
       <formula>AND(AP1 = "", OR($D1 = "Add places", $D1 = "Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BK2:BW268 V2:V268">
-    <cfRule type="expression" dxfId="2" priority="11">
+    <cfRule type="expression" dxfId="13" priority="12">
       <formula>$D2="Add places"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BK2:BW268">
-    <cfRule type="expression" dxfId="1" priority="1">
-      <formula>$D2="Address condition"</formula>
+    <cfRule type="expression" dxfId="15" priority="2">
+      <formula>AND(BK2="",$D2="Address condition")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="0" priority="9">
+    <cfRule type="expression" dxfId="14" priority="10">
       <formula>$D2="Condition and additional places"</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations xWindow="1116" yWindow="367" count="18">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 669 characters long." promptTitle="Text" prompt="Maximum Length: 669 characters." sqref="A2:A268" xr:uid="{B1B81C13-A539-45B8-91F3-DF65AC4B9D60}">
+  <dataValidations xWindow="567" yWindow="582" count="28">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 669 characters long." promptTitle="Project Title" prompt="A unique identifier for your project for reference. _x000a__x000a_This could be a brief description of the project or a reference ID." sqref="A2:A268" xr:uid="{B1B81C13-A539-45B8-91F3-DF65AC4B9D60}">
       <formula1>669</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000 characters long." promptTitle="Text" prompt="Maximum Length: 1000 characters." sqref="C2:C268" xr:uid="{C5E0FB8C-0426-446B-A458-8B75E8B82945}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000 characters long." promptTitle="Site Name" prompt="The name of the school or site._x000a__x000a_Enter &quot;Estate wide&quot; for whole estate condition surveys etc" sqref="C2:C268" xr:uid="{C5E0FB8C-0426-446B-A458-8B75E8B82945}">
       <formula1>1000</formula1>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a whole number" error="Data is not a whole number." promptTitle="URN" prompt="Whole number" sqref="B2:B268" xr:uid="{348136A8-A28E-4A8E-A82C-F97D48498B80}">
-[...3 lines deleted...]
-    <dataValidation type="custom" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive number." promptTitle="Number" prompt="Please enter cost as numeric value higher than 0" sqref="T2:T268" xr:uid="{B3406718-7667-435B-BA6F-5CA84EEBD7F0}">
+    <dataValidation type="custom" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive number." promptTitle="Land/Site Acquistion Costs" prompt="How much the site cost to purchase, if applicable" sqref="T2:T268" xr:uid="{B3406718-7667-435B-BA6F-5CA84EEBD7F0}">
       <formula1>IF($D2&lt;&gt;"Address condition",  ISNUMBER(T2), T2&gt;=0)</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive whole number." promptTitle="Whole number" prompt="Please enter a whole number" sqref="AH2:AN268" xr:uid="{4B87FA2F-D713-4163-BA73-84C4F7A1ADC1}">
       <formula1>AND($D2&lt;&gt;"Address condition",  MOD(AH2,1)=0, AH2&gt;=0, AH2&lt;10000000)</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive number." promptTitle="Number" prompt="Please enter a positive number (GBP)" sqref="AZ2:AZ268 AP2:AX268 BB2:BC268 BE2:BH268" xr:uid="{B554FB28-E5FD-490E-8C74-E71AC8AC3D8B}">
       <formula1>AND($D2&lt;&gt;"Address condition",  ISNUMBER(AP2), AP2&gt;=0)</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required or less then 4 characters" promptTitle="4-letter CDC reference" prompt="Please enter the 4-letter CDC reference._x000a_(e.g., EFAA)" sqref="BK2:BK268" xr:uid="{8CC5D3E9-73B0-45C8-B283-6D7AFC0D9827}">
       <formula1>AND(ISTEXT(BK2), LEN(BK2) &gt;3,  D2="Address condition")</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required or not a positive number" promptTitle="Number" prompt="Please enter a positive number (GBP)" sqref="BL2:BW268" xr:uid="{FEA4E3CF-73DE-4C8C-A882-7B2523647302}">
       <formula1>AND(ISNUMBER(BL2), BL2&gt;=0, $D2="Address condition")</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or the code must be a 7-digit number" promptTitle="Pupil Place Planning Area Code" prompt="Please enter the 7 digit Pupil Place Planning Area Code" sqref="F2:F268" xr:uid="{9631F09F-BF6D-4B80-90FE-95A86C1D57F0}">
       <formula1>AND($D2&lt;&gt;"Address condition",  MOD($F2,1)=0, $F2&gt;999999, $F2&lt;10000000)</formula1>
     </dataValidation>
-    <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a whole number" promptTitle="Number" prompt="Please enter number of pupils" sqref="I2:I268" xr:uid="{2800863A-6A48-48E5-AD08-45CC6569A4BA}">
+    <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a whole number" promptTitle="School Capacity" prompt="The whole school capacity after works have taken place" sqref="I2:I268" xr:uid="{2800863A-6A48-48E5-AD08-45CC6569A4BA}">
       <formula1>AND($D2&lt;&gt;"Address condition",  MOD(I2,1)=0, I2&gt;0, I2&lt;10000000)</formula1>
     </dataValidation>
-    <dataValidation type="decimal" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="This value must be a number" promptTitle="Number" prompt="Please enter GIFA as a number (in m2)" sqref="J3:J268" xr:uid="{D6CDCE15-CEC5-4EDF-BE3B-BC4B059A03A4}">
-[...10 lines deleted...]
-    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="Funding" prompt="Please enter a positive number (GBP)" sqref="W2:AD268" xr:uid="{28023366-650C-4886-96F6-027BD940CF65}">
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="Other Funding" prompt="How much other funding was used for the project_x000a__x000a_Please describe the source of this funding in the &quot;Funding Source of Other&quot; column" sqref="AD2:AD268" xr:uid="{28023366-650C-4886-96F6-027BD940CF65}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O2:P268" xr:uid="{4D9AD0A6-FBE6-4FF0-A1A9-7B43DCDC2EF2}">
+    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Construction Start Date" prompt="The date construction started (dd/mm/yyyy)" sqref="P2:P268" xr:uid="{4D9AD0A6-FBE6-4FF0-A1A9-7B43DCDC2EF2}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Value beyond range" error="New Build Percentage must be a number from 0 through 100." promptTitle="Whole number" prompt="Minimum Value: 0._x000d__x000a_Maximum Value: 100._x000d__x000a_  " sqref="K2:K255 L2:M268" xr:uid="{5B85EED3-DCA1-45F5-8F0D-E834146BFB4F}">
-      <formula1>AND($D2&lt;&gt;"Address condition",  ISNUMBER(K2), K2&gt;=0, K2&lt;=1)</formula1>
+    <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Value beyond range" error="New Build Percentage must be a number from 0 through 100." promptTitle="Whole number" prompt="What percentage of the project is refurbishment_x000a__x000a_Please enter a whole number between 0 and 100 inclusive_x000a_  " sqref="M2:M268" xr:uid="{5B85EED3-DCA1-45F5-8F0D-E834146BFB4F}">
+      <formula1>AND($D2&lt;&gt;"Address condition",  ISNUMBER(M2), M2&gt;=0, M2&lt;=1)</formula1>
     </dataValidation>
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Value must be date between 01/04/2025 and 31/03/2026" promptTitle="Date" prompt="Enter date in dd/mm/yyyy format. Please only enter projects for this financial year (i.e. completed between 01/04/2025 and 31/03/2026)" sqref="Q2:Q268" xr:uid="{AB985E2C-097D-4658-922B-B096D8FA3844}">
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Value must be date between 01/04/2025 and 31/03/2026" promptTitle="Actual Completion Date" prompt="The date construction actually completed (dd/mm/yyyy)_x000a__x000a_Please only enter projects for this financial year (i.e. completed between 01/04/2025 and 31/03/2026)" sqref="Q2:Q268" xr:uid="{AB985E2C-097D-4658-922B-B096D8FA3844}">
       <formula1>45748</formula1>
       <formula2>46112</formula2>
     </dataValidation>
-    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="Positive Number" prompt="Please enter a positive number (GBP)" sqref="AG2:AG268" xr:uid="{3456F682-7254-46D5-ABB9-342C66569A65}">
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="25/26 SCA actual expenditure" prompt="The amount of SCA expenditure on this project that occurred during the 25/26 financial year (please do not include planned or committed spend, only actual expnediture)" sqref="AG2:AG268" xr:uid="{3456F682-7254-46D5-ABB9-342C66569A65}">
       <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="URN" prompt="The URN of the school where the works are carried out, if applicable._x000a__x000a_For projects covering multiple sites, leave this blank." sqref="B2:B268" xr:uid="{83727F7E-1389-47A5-8A6D-F978313C7297}"/>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="New Build Percentage" prompt="What percentage of the project is new build_x000a__x000a_Please enter a whole number between 0 and 100 inclusive" sqref="K2:K3 K5:K268 K4" xr:uid="{27A5CD9D-FA84-42E7-B0BA-1EFB8E66C4AB}">
+      <formula1>AND($D2&lt;&gt;"Address condition",  ISNUMBER(K2), K2&gt;=0, K2&lt;=1)</formula1>
+    </dataValidation>
+    <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Value beyond range" error="New Build Percentage must be a number from 0 through 100." promptTitle="Condition Works Percentage" prompt="What percentage of the project is condition works_x000a__x000a_Please enter a whole number between 0 and 100 inclusive" sqref="L2:L268" xr:uid="{65140963-E2BD-4A18-A887-47926AF210C4}">
+      <formula1>AND($D2&lt;&gt;"Address condition",  ISNUMBER(L2), L2&gt;=0, L2&lt;=1)</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Total Percentage" prompt="Calculated automatically as a sum of 'New Build Percentage', 'Condition Works Percentage', and 'Refurbishment Percentage'._x000a__x000a_Must be 100. If the total percentage is less than 100. The field will be highlighted in RED." sqref="N2:N268" xr:uid="{0C367374-7D5B-47E4-8A63-B42215BA2D58}"/>
+    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Building Contract Formation Date" prompt="The date the contract was signed (dd/mm/yyyy)" sqref="O2:O268" xr:uid="{52279BF0-D64D-4852-B4D5-E9F91E351F82}">
+      <formula1>1</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="SCA funding" prompt="How much SCA was used to fund the project?_x000a__x000a_ (VA contibutions should not be included here, but in a later column)" sqref="W2:W268" xr:uid="{2B1989BF-258F-4D96-ACCA-D08BBB6452C4}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="Healthy Pupils Capital Funding" prompt="How much funding came from the Healthy Pupils Capital fund" sqref="X2:X268" xr:uid="{1A048D8D-4CB3-4FF7-99E4-A6C14E0F0152}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="Basic Need Funding" prompt="How much funding came from Basic Need" sqref="Y2:Y268" xr:uid="{03AAB3EA-F90F-44BB-8C48-D796F1C1A56F}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="High Needs Capital Funding" prompt="How much funding came from High Needs Capital" sqref="Z2:Z268" xr:uid="{F4430CBB-98BD-42E1-8E71-D50E14654D91}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="Community Infratructure Levy" prompt="How much funding came from the Community Infrastructure Levy" sqref="AA2:AA268" xr:uid="{092FB49C-CD53-4547-8ED7-469A79EB62F2}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="DFC funding" prompt="How much funding came from Devolved Formula Capital" sqref="AB2:AB268" xr:uid="{DA526334-DA74-4085-8E7B-4350D4C98D05}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not a positive number" error="Data entered is not a positive number" promptTitle="VA contributions" prompt="How much funding came from VA group contributions" sqref="AC2:AC268" xr:uid="{69FF3B31-477B-4BB2-BB02-E9ED880C4441}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other funding description" prompt="The source of any additional funding (free text)" sqref="AE2:AE268" xr:uid="{82DD1442-59F8-4A92-B191-D07BB14B1901}"/>
+    <dataValidation type="whole" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="GIFA" error="The project GIFA should be entered as a whole number" promptTitle="GIFA" prompt="If appropriate, the Gross Internal Floor Area of the project (in m²). Mandatory for projects that add places. _x000a__x000a_Leave blank if not appropriate for a project (e.g. door replacements)" sqref="J2:J268" xr:uid="{4C7459ED-4024-478D-A8C5-9DB8D6E6A475}">
+      <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1116" yWindow="367" count="7">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DB8DE985-F0E3-4404-B718-AF35D604FE24}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="567" yWindow="582" count="8">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Primary Purpose" prompt="The primary project purpose_x000a__x000a_Select the appropriate option from the drop down menu" xr:uid="{DB8DE985-F0E3-4404-B718-AF35D604FE24}">
           <x14:formula1>
             <xm:f>LookupTable!$A$2:$A$4</xm:f>
           </x14:formula1>
           <xm:sqref>D2:D268</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A8335110-F684-4045-8FA7-ADB306A3E106}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Site Type" prompt="The type of site_x000a__x000a_Select the appropriate option from the drop down menu" xr:uid="{A8335110-F684-4045-8FA7-ADB306A3E106}">
           <x14:formula1>
             <xm:f>IF($D2&lt;&gt;"Address condition", LookupTable!$C$2:$C$4, LookupTable!$H$2)</xm:f>
           </x14:formula1>
           <xm:sqref>G2:G268</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DE1DB992-3814-4B62-A6BA-93222C777962}">
+        <x14:dataValidation type="list" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Detailed Project Purpose" prompt="Whether the additional places are just additional places, re-provided, or both" xr:uid="{DE1DB992-3814-4B62-A6BA-93222C777962}">
           <x14:formula1>
             <xm:f>IF($D2&lt;&gt;"Address condition", LookupTable!$G$2:$G$6, LookupTable!$H$2)</xm:f>
           </x14:formula1>
           <xm:sqref>U2:U268</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E7366403-4A50-44AA-84FB-7B85B79CA021}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Construction Type" prompt="The construction type of the project_x000a__x000a_Select the appropriate option from the drop down menu" xr:uid="{E7366403-4A50-44AA-84FB-7B85B79CA021}">
           <x14:formula1>
             <xm:f>IF($D2&lt;&gt;"Address condition", LookupTable!$D$2:$D$4, LookupTable!$H$2)</xm:f>
           </x14:formula1>
           <xm:sqref>H2:H268</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4092BAF1-9837-41AA-A750-6F676E2518D0}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Primary Type" prompt="The primary work type_x000a__x000a_Select the appropriate option from the drop down menu. Please note that there will be no options available until you have made a selection in the Primary Purpose column" xr:uid="{4092BAF1-9837-41AA-A750-6F676E2518D0}">
           <x14:formula1>
             <xm:f>IF( $D2="Add places", LookupTable!$B$2:$B$5, IF($D2="Address condition", LookupTable!$B$6:$B$8, IF($D2 = "Condition and additional places", LookupTable!$B$2:$B$8, LookupTable!$H$2)))</xm:f>
           </x14:formula1>
           <xm:sqref>E2:E268</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{569D61C2-C484-4342-BA9B-3AD048DCDD95}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="DfE procurement framework" prompt="Was a DfE procurement framework used for the contract procurement?" xr:uid="{569D61C2-C484-4342-BA9B-3AD048DCDD95}">
           <x14:formula1>
             <xm:f>LookupTable!$E$2:$E$4</xm:f>
           </x14:formula1>
-          <xm:sqref>R2:S268</xm:sqref>
+          <xm:sqref>S2:S268</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{667D10A9-6E99-4752-BC1B-3877EBBC35FF}">
+        <x14:dataValidation type="list" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Detailed Project Purpose" prompt="Further detail about the project purpose_x000a__x000a_Please select the primary purpose from the drop down menu" xr:uid="{667D10A9-6E99-4752-BC1B-3877EBBC35FF}">
           <x14:formula1>
             <xm:f>IF($D2&lt;&gt;"Add places", LookupTable!$F$2:$F$9,  LookupTable!$H$2)</xm:f>
           </x14:formula1>
           <xm:sqref>V2:V268</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Is project carbon neutral?" prompt="Is the construction phase of the project carbon neutral?" xr:uid="{6F6CEC59-3B58-458F-B9D8-B7DF128C81BC}">
+          <x14:formula1>
+            <xm:f>LookupTable!$E$2:$E$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>R2:R268</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E34F47E-7176-4353-95DF-3C4E78B95051}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.3046875" customWidth="1"/>
     <col min="7" max="7" width="30.4609375" customWidth="1"/>
     <col min="8" max="8" width="9.23046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="42" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E2" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="F2" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="G2" s="5" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="42" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E3" t="s">
         <v>172</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="F3" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3" t="s">
+      <c r="G3" s="5" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="42" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C4" t="s">
         <v>177</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="F4" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="G4" s="5" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="28" x14ac:dyDescent="0.35">
       <c r="B5" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G5" s="5" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="28" x14ac:dyDescent="0.35">
       <c r="B6" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G6" s="10" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="28" x14ac:dyDescent="0.35">
       <c r="B7" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="42" x14ac:dyDescent="0.35">
       <c r="B8" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="28" x14ac:dyDescent="0.35">
       <c r="F9" s="3" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{de278828-447b-4aaa-a336-d38da9839a3c}" enabled="1" method="Privileged" siteId="{fad277c9-c60a-4da1-b5f3-b3b8b34a82f9}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">