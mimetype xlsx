--- v2 (2026-05-26)
+++ v3 (2026-07-11)
@@ -7,128 +7,323 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://educationgovuk-my.sharepoint.com/personal/peter_curtis_education_gov_uk/Documents/Documents/CSS/DevOps Repos/CSS package/inst/extdata/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="364" documentId="8_{35C66E7E-F411-400E-8470-21F1705A3246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{446052D0-FFF4-48C9-972D-7C55A41ADC55}"/>
+  <xr:revisionPtr revIDLastSave="433" documentId="8_{35C66E7E-F411-400E-8470-21F1705A3246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2B00DE59-DFE6-4541-A1C4-4CCCF2B17021}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="J5vpO2bedvZBQdyOoqR2cymP6ACmhduspvCqz2JL45r9CEz5/quobnmYbJ04kAd2p9UJHVHENriAVYOHbQw4DQ==" workbookSaltValue="palX6X7kGJ4OJwMRMejQ9w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{BC32682D-25DB-4792-AF84-B199A2F14739}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" activeTab="1" xr2:uid="{BC32682D-25DB-4792-AF84-B199A2F14739}"/>
   </bookViews>
   <sheets>
     <sheet name="GUIDE" sheetId="4" r:id="rId1"/>
     <sheet name="CSS Projects" sheetId="1" r:id="rId2"/>
     <sheet name="LookupTable" sheetId="3" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="blank_list">Table4[[#This Row],[Column1]]</definedName>
     <definedName name="places_type">Table1[PlacesType]</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AO3" i="1" l="1"/>
+  <c r="AF2" i="1" l="1"/>
+  <c r="AF3" i="1"/>
+  <c r="AF4" i="1"/>
+  <c r="AF5" i="1"/>
+  <c r="AF6" i="1"/>
+  <c r="AF7" i="1"/>
+  <c r="AF8" i="1"/>
+  <c r="AF10" i="1"/>
+  <c r="AF11" i="1"/>
+  <c r="AF12" i="1"/>
+  <c r="AF13" i="1"/>
+  <c r="AF14" i="1"/>
+  <c r="AF15" i="1"/>
+  <c r="AF16" i="1"/>
+  <c r="AF17" i="1"/>
+  <c r="AF18" i="1"/>
+  <c r="AF19" i="1"/>
+  <c r="AF20" i="1"/>
+  <c r="AF21" i="1"/>
+  <c r="AF22" i="1"/>
+  <c r="AF23" i="1"/>
+  <c r="AF24" i="1"/>
+  <c r="AF25" i="1"/>
+  <c r="AF26" i="1"/>
+  <c r="AF27" i="1"/>
+  <c r="AF28" i="1"/>
+  <c r="AF29" i="1"/>
+  <c r="AF30" i="1"/>
+  <c r="AF31" i="1"/>
+  <c r="AF32" i="1"/>
+  <c r="AF33" i="1"/>
+  <c r="AF34" i="1"/>
+  <c r="AF35" i="1"/>
+  <c r="AF36" i="1"/>
+  <c r="AF37" i="1"/>
+  <c r="AF38" i="1"/>
+  <c r="AF39" i="1"/>
+  <c r="AF40" i="1"/>
+  <c r="AF41" i="1"/>
+  <c r="AF42" i="1"/>
+  <c r="AF43" i="1"/>
+  <c r="AF44" i="1"/>
+  <c r="AF45" i="1"/>
+  <c r="AF46" i="1"/>
+  <c r="AF47" i="1"/>
+  <c r="AF48" i="1"/>
+  <c r="AF49" i="1"/>
+  <c r="AF50" i="1"/>
+  <c r="AF51" i="1"/>
+  <c r="AF52" i="1"/>
+  <c r="AF53" i="1"/>
+  <c r="AF54" i="1"/>
+  <c r="AF55" i="1"/>
+  <c r="AF56" i="1"/>
+  <c r="AF57" i="1"/>
+  <c r="AF58" i="1"/>
+  <c r="AF59" i="1"/>
+  <c r="AF60" i="1"/>
+  <c r="AF61" i="1"/>
+  <c r="AF62" i="1"/>
+  <c r="AF63" i="1"/>
+  <c r="AF64" i="1"/>
+  <c r="AF65" i="1"/>
+  <c r="AF66" i="1"/>
+  <c r="AF67" i="1"/>
+  <c r="AF68" i="1"/>
+  <c r="AF69" i="1"/>
+  <c r="AF70" i="1"/>
+  <c r="AF71" i="1"/>
+  <c r="AF72" i="1"/>
+  <c r="AF73" i="1"/>
+  <c r="AF74" i="1"/>
+  <c r="AF75" i="1"/>
+  <c r="AF76" i="1"/>
+  <c r="AF77" i="1"/>
+  <c r="AF78" i="1"/>
+  <c r="AF79" i="1"/>
+  <c r="AF80" i="1"/>
+  <c r="AF81" i="1"/>
+  <c r="AF82" i="1"/>
+  <c r="AF83" i="1"/>
+  <c r="AF84" i="1"/>
+  <c r="AF85" i="1"/>
+  <c r="AF86" i="1"/>
+  <c r="AF87" i="1"/>
+  <c r="AF88" i="1"/>
+  <c r="AF89" i="1"/>
+  <c r="AF90" i="1"/>
+  <c r="AF91" i="1"/>
+  <c r="AF92" i="1"/>
+  <c r="AF93" i="1"/>
+  <c r="AF94" i="1"/>
+  <c r="AF95" i="1"/>
+  <c r="AF96" i="1"/>
+  <c r="AF97" i="1"/>
+  <c r="AF98" i="1"/>
+  <c r="AF99" i="1"/>
+  <c r="AF100" i="1"/>
+  <c r="AF101" i="1"/>
+  <c r="AF102" i="1"/>
+  <c r="AF103" i="1"/>
+  <c r="AF104" i="1"/>
+  <c r="AF105" i="1"/>
+  <c r="AF106" i="1"/>
+  <c r="AF107" i="1"/>
+  <c r="AF108" i="1"/>
+  <c r="AF109" i="1"/>
+  <c r="AF110" i="1"/>
+  <c r="AF111" i="1"/>
+  <c r="AF112" i="1"/>
+  <c r="AF113" i="1"/>
+  <c r="AF114" i="1"/>
+  <c r="AF115" i="1"/>
+  <c r="AF116" i="1"/>
+  <c r="AF117" i="1"/>
+  <c r="AF118" i="1"/>
+  <c r="AF119" i="1"/>
+  <c r="AF120" i="1"/>
+  <c r="AF121" i="1"/>
+  <c r="AF122" i="1"/>
+  <c r="AF123" i="1"/>
+  <c r="AF124" i="1"/>
+  <c r="AF125" i="1"/>
+  <c r="AF126" i="1"/>
+  <c r="AF127" i="1"/>
+  <c r="AF128" i="1"/>
+  <c r="AF129" i="1"/>
+  <c r="AF130" i="1"/>
+  <c r="AF131" i="1"/>
+  <c r="AF132" i="1"/>
+  <c r="AF133" i="1"/>
+  <c r="AF134" i="1"/>
+  <c r="AF135" i="1"/>
+  <c r="AF136" i="1"/>
+  <c r="AF137" i="1"/>
+  <c r="AF138" i="1"/>
+  <c r="AF139" i="1"/>
+  <c r="AF140" i="1"/>
+  <c r="AF141" i="1"/>
+  <c r="AF142" i="1"/>
+  <c r="AF143" i="1"/>
+  <c r="AF144" i="1"/>
+  <c r="AF145" i="1"/>
+  <c r="AF146" i="1"/>
+  <c r="AF147" i="1"/>
+  <c r="AF148" i="1"/>
+  <c r="AF149" i="1"/>
+  <c r="AF150" i="1"/>
+  <c r="AF151" i="1"/>
+  <c r="AF152" i="1"/>
+  <c r="AF153" i="1"/>
+  <c r="AF154" i="1"/>
+  <c r="AF155" i="1"/>
+  <c r="AF156" i="1"/>
+  <c r="AF157" i="1"/>
+  <c r="AF158" i="1"/>
+  <c r="AF159" i="1"/>
+  <c r="AF160" i="1"/>
+  <c r="AF161" i="1"/>
+  <c r="AF162" i="1"/>
+  <c r="AF163" i="1"/>
+  <c r="AF164" i="1"/>
+  <c r="AF165" i="1"/>
+  <c r="AF166" i="1"/>
+  <c r="AF167" i="1"/>
+  <c r="AF168" i="1"/>
+  <c r="AF169" i="1"/>
+  <c r="AF170" i="1"/>
+  <c r="AF171" i="1"/>
+  <c r="AF172" i="1"/>
+  <c r="AF173" i="1"/>
+  <c r="AF174" i="1"/>
+  <c r="AF175" i="1"/>
+  <c r="AF176" i="1"/>
+  <c r="AF177" i="1"/>
+  <c r="AF178" i="1"/>
+  <c r="AF179" i="1"/>
+  <c r="AF180" i="1"/>
+  <c r="AF181" i="1"/>
+  <c r="AF182" i="1"/>
+  <c r="AF183" i="1"/>
+  <c r="AF184" i="1"/>
+  <c r="AF185" i="1"/>
+  <c r="AF186" i="1"/>
+  <c r="AF187" i="1"/>
+  <c r="AF188" i="1"/>
+  <c r="AF189" i="1"/>
+  <c r="AF190" i="1"/>
+  <c r="AF191" i="1"/>
+  <c r="AF192" i="1"/>
+  <c r="AF193" i="1"/>
+  <c r="AF194" i="1"/>
+  <c r="AF195" i="1"/>
+  <c r="AF196" i="1"/>
+  <c r="AF197" i="1"/>
+  <c r="AF198" i="1"/>
+  <c r="AF199" i="1"/>
+  <c r="AF200" i="1"/>
+  <c r="AF201" i="1"/>
+  <c r="AF202" i="1"/>
+  <c r="AF203" i="1"/>
+  <c r="AF204" i="1"/>
+  <c r="AF205" i="1"/>
+  <c r="AF206" i="1"/>
+  <c r="AF207" i="1"/>
+  <c r="AF208" i="1"/>
+  <c r="AF209" i="1"/>
+  <c r="AF210" i="1"/>
+  <c r="AF211" i="1"/>
+  <c r="AF212" i="1"/>
+  <c r="AF213" i="1"/>
+  <c r="AF214" i="1"/>
+  <c r="AF215" i="1"/>
+  <c r="AF216" i="1"/>
+  <c r="AF217" i="1"/>
+  <c r="AF218" i="1"/>
+  <c r="AF219" i="1"/>
+  <c r="AF220" i="1"/>
+  <c r="AF221" i="1"/>
+  <c r="AF222" i="1"/>
+  <c r="AF223" i="1"/>
+  <c r="AF224" i="1"/>
+  <c r="AF225" i="1"/>
+  <c r="AF226" i="1"/>
+  <c r="AF227" i="1"/>
+  <c r="AF228" i="1"/>
+  <c r="AF229" i="1"/>
+  <c r="AF230" i="1"/>
   <c r="AO2" i="1"/>
-  <c r="AF2" i="1"/>
-[...31 lines deleted...]
-  <c r="BA2" i="1" s="1"/>
+  <c r="AO3" i="1"/>
   <c r="AO4" i="1"/>
   <c r="AO5" i="1"/>
   <c r="AO6" i="1"/>
   <c r="AO7" i="1"/>
   <c r="AO8" i="1"/>
   <c r="AO10" i="1"/>
   <c r="AO11" i="1"/>
   <c r="AO12" i="1"/>
   <c r="AO13" i="1"/>
   <c r="AO14" i="1"/>
   <c r="AO15" i="1"/>
   <c r="AO16" i="1"/>
   <c r="AO17" i="1"/>
   <c r="AO18" i="1"/>
   <c r="AO19" i="1"/>
   <c r="AO20" i="1"/>
   <c r="AO21" i="1"/>
   <c r="AO22" i="1"/>
   <c r="AO23" i="1"/>
   <c r="AO24" i="1"/>
   <c r="AO25" i="1"/>
   <c r="AO26" i="1"/>
   <c r="AO27" i="1"/>
   <c r="AO28" i="1"/>
   <c r="AO29" i="1"/>
@@ -311,57 +506,156 @@
   <c r="AO206" i="1"/>
   <c r="AO207" i="1"/>
   <c r="AO208" i="1"/>
   <c r="AO209" i="1"/>
   <c r="AO210" i="1"/>
   <c r="AO211" i="1"/>
   <c r="AO212" i="1"/>
   <c r="AO213" i="1"/>
   <c r="AO214" i="1"/>
   <c r="AO215" i="1"/>
   <c r="AO216" i="1"/>
   <c r="AO217" i="1"/>
   <c r="AO218" i="1"/>
   <c r="AO219" i="1"/>
   <c r="AO220" i="1"/>
   <c r="AO221" i="1"/>
   <c r="AO222" i="1"/>
   <c r="AO223" i="1"/>
   <c r="AO224" i="1"/>
   <c r="AO225" i="1"/>
   <c r="AO226" i="1"/>
   <c r="AO227" i="1"/>
   <c r="AO228" i="1"/>
   <c r="AO229" i="1"/>
   <c r="AO230" i="1"/>
-  <c r="AF3" i="1"/>
-[...5 lines deleted...]
-  <c r="AF10" i="1"/>
+  <c r="AF232" i="1"/>
+  <c r="AO232" i="1"/>
+  <c r="AF233" i="1"/>
+  <c r="AO233" i="1"/>
+  <c r="AF234" i="1"/>
+  <c r="AO234" i="1"/>
+  <c r="AF235" i="1"/>
+  <c r="AO235" i="1"/>
+  <c r="AF236" i="1"/>
+  <c r="AO236" i="1"/>
+  <c r="AF237" i="1"/>
+  <c r="AO237" i="1"/>
+  <c r="AF238" i="1"/>
+  <c r="AO238" i="1"/>
+  <c r="AF239" i="1"/>
+  <c r="AO239" i="1"/>
+  <c r="AF240" i="1"/>
+  <c r="AO240" i="1"/>
+  <c r="AF241" i="1"/>
+  <c r="AO241" i="1"/>
+  <c r="AF242" i="1"/>
+  <c r="AO242" i="1"/>
+  <c r="AF243" i="1"/>
+  <c r="AO243" i="1"/>
+  <c r="AF244" i="1"/>
+  <c r="AO244" i="1"/>
+  <c r="AF245" i="1"/>
+  <c r="AO245" i="1"/>
+  <c r="AF246" i="1"/>
+  <c r="AO246" i="1"/>
+  <c r="AF247" i="1"/>
+  <c r="AO247" i="1"/>
+  <c r="AF248" i="1"/>
+  <c r="AO248" i="1"/>
+  <c r="AF249" i="1"/>
+  <c r="AO249" i="1"/>
+  <c r="AF250" i="1"/>
+  <c r="AO250" i="1"/>
+  <c r="AF251" i="1"/>
+  <c r="AO251" i="1"/>
+  <c r="AF252" i="1"/>
+  <c r="AO252" i="1"/>
+  <c r="AF253" i="1"/>
+  <c r="AO253" i="1"/>
+  <c r="AF254" i="1"/>
+  <c r="AO254" i="1"/>
+  <c r="AF255" i="1"/>
+  <c r="AO255" i="1"/>
+  <c r="AF256" i="1"/>
+  <c r="AO256" i="1"/>
+  <c r="AF257" i="1"/>
+  <c r="AO257" i="1"/>
+  <c r="AF258" i="1"/>
+  <c r="AO258" i="1"/>
+  <c r="AF259" i="1"/>
+  <c r="AO259" i="1"/>
+  <c r="AF260" i="1"/>
+  <c r="AO260" i="1"/>
+  <c r="AF261" i="1"/>
+  <c r="AO261" i="1"/>
+  <c r="AF262" i="1"/>
+  <c r="AO262" i="1"/>
+  <c r="AF263" i="1"/>
+  <c r="AO263" i="1"/>
+  <c r="AF264" i="1"/>
+  <c r="AO264" i="1"/>
+  <c r="AF265" i="1"/>
+  <c r="AO265" i="1"/>
+  <c r="AF266" i="1"/>
+  <c r="AO266" i="1"/>
+  <c r="AF267" i="1"/>
+  <c r="AO267" i="1"/>
+  <c r="AF268" i="1"/>
+  <c r="AO268" i="1"/>
+  <c r="BI3" i="1" l="1"/>
+  <c r="BI4" i="1"/>
+  <c r="BI5" i="1"/>
+  <c r="BI6" i="1"/>
+  <c r="BI7" i="1"/>
+  <c r="BI8" i="1"/>
+  <c r="BI10" i="1"/>
+  <c r="BI2" i="1"/>
+  <c r="BD3" i="1"/>
+  <c r="BD4" i="1"/>
+  <c r="BD5" i="1"/>
+  <c r="BD6" i="1"/>
+  <c r="BD7" i="1"/>
+  <c r="BD8" i="1"/>
+  <c r="BD10" i="1"/>
+  <c r="BD2" i="1"/>
+  <c r="AY3" i="1"/>
+  <c r="BA3" i="1" s="1"/>
+  <c r="AY4" i="1"/>
+  <c r="BA4" i="1" s="1"/>
+  <c r="AY5" i="1"/>
+  <c r="BA5" i="1" s="1"/>
+  <c r="AY6" i="1"/>
+  <c r="BA6" i="1" s="1"/>
+  <c r="AY7" i="1"/>
+  <c r="BA7" i="1" s="1"/>
+  <c r="AY8" i="1"/>
+  <c r="BA8" i="1" s="1"/>
+  <c r="AY10" i="1"/>
+  <c r="BA10" i="1" s="1"/>
+  <c r="AY2" i="1"/>
+  <c r="BA2" i="1" s="1"/>
   <c r="BI11" i="1"/>
   <c r="BI12" i="1"/>
   <c r="BI13" i="1"/>
   <c r="BI14" i="1"/>
   <c r="BI15" i="1"/>
   <c r="BI16" i="1"/>
   <c r="BI17" i="1"/>
   <c r="BI18" i="1"/>
   <c r="BI19" i="1"/>
   <c r="BI20" i="1"/>
   <c r="BI21" i="1"/>
   <c r="BI22" i="1"/>
   <c r="BI23" i="1"/>
   <c r="BI24" i="1"/>
   <c r="BI25" i="1"/>
   <c r="BI26" i="1"/>
   <c r="BI27" i="1"/>
   <c r="BI28" i="1"/>
   <c r="BI29" i="1"/>
   <c r="BI30" i="1"/>
   <c r="BI31" i="1"/>
   <c r="BI32" i="1"/>
   <c r="BI33" i="1"/>
   <c r="BI34" i="1"/>
   <c r="BI35" i="1"/>
@@ -1346,344 +1640,50 @@
   <c r="BA256" i="1" s="1"/>
   <c r="AY257" i="1"/>
   <c r="BA257" i="1" s="1"/>
   <c r="AY258" i="1"/>
   <c r="BA258" i="1" s="1"/>
   <c r="AY259" i="1"/>
   <c r="BA259" i="1" s="1"/>
   <c r="AY260" i="1"/>
   <c r="BA260" i="1" s="1"/>
   <c r="AY261" i="1"/>
   <c r="BA261" i="1" s="1"/>
   <c r="AY262" i="1"/>
   <c r="BA262" i="1" s="1"/>
   <c r="AY263" i="1"/>
   <c r="BA263" i="1" s="1"/>
   <c r="AY264" i="1"/>
   <c r="BA264" i="1" s="1"/>
   <c r="AY265" i="1"/>
   <c r="BA265" i="1" s="1"/>
   <c r="AY266" i="1"/>
   <c r="BA266" i="1" s="1"/>
   <c r="AY267" i="1"/>
   <c r="BA267" i="1" s="1"/>
   <c r="AY268" i="1"/>
   <c r="BA268" i="1" s="1"/>
-  <c r="AO232" i="1"/>
-[...292 lines deleted...]
-  <c r="AF268" i="1"/>
   <c r="BJ8" i="1" l="1"/>
   <c r="BJ5" i="1"/>
   <c r="BJ4" i="1"/>
   <c r="BJ3" i="1"/>
   <c r="BJ7" i="1"/>
   <c r="BJ6" i="1"/>
   <c r="BJ10" i="1"/>
   <c r="BJ2" i="1"/>
   <c r="BJ118" i="1"/>
   <c r="BJ261" i="1"/>
   <c r="BJ229" i="1"/>
   <c r="BJ197" i="1"/>
   <c r="BJ165" i="1"/>
   <c r="BJ133" i="1"/>
   <c r="BJ101" i="1"/>
   <c r="BJ93" i="1"/>
   <c r="BJ69" i="1"/>
   <c r="BJ37" i="1"/>
   <c r="BJ259" i="1"/>
   <c r="BJ243" i="1"/>
   <c r="BJ235" i="1"/>
   <c r="BJ227" i="1"/>
   <c r="BJ211" i="1"/>
   <c r="BJ203" i="1"/>
   <c r="BJ195" i="1"/>
@@ -2533,51 +2533,51 @@
     <t>New Brownfield</t>
   </si>
   <si>
     <t>New Greenfield</t>
   </si>
   <si>
     <t>Structural Frame</t>
   </si>
   <si>
     <t>Traditional Block/Brick</t>
   </si>
   <si>
     <t>SCA Expenditure in 25/26 FY</t>
   </si>
   <si>
     <t>Enter the amount of SCA expenditure on this project that occurred during the 25-26 financial year (please do not include planned or committed spend, only actual expnediture)</t>
   </si>
   <si>
     <t>Only applicable for projects that only address condition. Record the breakdown of costs related to this condition project.
 If possible, relate this back to the Conditional Data Collection (CDC) report by using the block reference(s) to identify the blocks being maintained.</t>
   </si>
   <si>
     <t>The URN of the school where the works are carried out, if applicable. For projects covering multiple sites, leave this blank.</t>
   </si>
   <si>
-    <t>v1.0.11</t>
+    <t>v1.0.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -3265,83 +3265,186 @@
     <xf numFmtId="0" fontId="10" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="17" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A45D6455-B632-4018-B00A-06BCA6B0D59A}"/>
     <cellStyle name="Per cent" xfId="3" builtinId="5"/>
   </cellStyles>
-  <dxfs count="123">
+  <dxfs count="125">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -3365,161 +3468,72 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="1"/>
+          <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="5"/>
-[...88 lines deleted...]
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -4214,51 +4228,51 @@
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4"/>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="1" xr9:uid="{A179274E-58CD-46F9-8051-E56B51857FF0}">
-      <tableStyleElement type="headerRow" dxfId="122"/>
+      <tableStyleElement type="headerRow" dxfId="124"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFC5E66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4529,163 +4543,163 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
             </a:rPr>
             <a:t>ConditionSpend.Collection@education.gov.uk</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB"/>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-GB" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{03425E87-52B7-4A6F-BD3C-2520622B6CC6}" name="Table2" displayName="Table2" ref="A1:BX268" totalsRowShown="0" headerRowDxfId="121" dataDxfId="119" headerRowBorderDxfId="120">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{03425E87-52B7-4A6F-BD3C-2520622B6CC6}" name="Table2" displayName="Table2" ref="A1:BX268" totalsRowShown="0" headerRowDxfId="123" dataDxfId="121" headerRowBorderDxfId="122">
   <autoFilter ref="A1:BX268" xr:uid="{03425E87-52B7-4A6F-BD3C-2520622B6CC6}"/>
   <tableColumns count="76">
-    <tableColumn id="2" xr3:uid="{CBBD1F0E-D488-4D94-8DB2-EC27CF69EBA5}" name="Project Title" dataDxfId="118"/>
-[...30 lines deleted...]
-    <tableColumn id="34" xr3:uid="{BBB90988-2076-414C-A80D-FE4C646A8EE2}" name="(Funding Total)" dataDxfId="87">
+    <tableColumn id="2" xr3:uid="{CBBD1F0E-D488-4D94-8DB2-EC27CF69EBA5}" name="Project Title" dataDxfId="120"/>
+    <tableColumn id="3" xr3:uid="{47BB7CD2-82B7-49A1-BBB5-6DBE3F930245}" name="URN" dataDxfId="119"/>
+    <tableColumn id="4" xr3:uid="{97008E09-7F36-4131-BAEB-8A8FB53C21D4}" name="Site Name" dataDxfId="118"/>
+    <tableColumn id="5" xr3:uid="{76FF5ADD-FA83-451E-A3EF-A108B004878A}" name="Primary Purpose" dataDxfId="117"/>
+    <tableColumn id="6" xr3:uid="{4CAF7B9C-1AB5-4F7E-84CB-FE9400545049}" name="Primary Type" dataDxfId="116"/>
+    <tableColumn id="7" xr3:uid="{05E6AC33-B103-4206-BC58-9A38F158BEFF}" name="Pupil Place Planning Area Code" dataDxfId="115"/>
+    <tableColumn id="8" xr3:uid="{577CAF14-E7FE-40DA-8FAC-1EE6E78905B1}" name="Site Type" dataDxfId="114"/>
+    <tableColumn id="9" xr3:uid="{24D30426-C2D5-49AB-8357-5B1E9A39B895}" name="Construction Type" dataDxfId="113"/>
+    <tableColumn id="10" xr3:uid="{5B524042-8E93-4219-9A26-FD91973824C4}" name="School Capacity, Including Increase" dataDxfId="112"/>
+    <tableColumn id="11" xr3:uid="{EB343FAC-484F-4904-B97B-513BAC28E7E8}" name="Project GIFA (m²)" dataDxfId="111"/>
+    <tableColumn id="12" xr3:uid="{10924868-6431-450A-841C-EB623DEB484A}" name="New Build Percentage" dataDxfId="110"/>
+    <tableColumn id="13" xr3:uid="{2696E575-A358-46A2-8A08-05222336F2D5}" name="Condition Works Percentage" dataDxfId="109"/>
+    <tableColumn id="14" xr3:uid="{B30A4815-2A8D-4627-A3F8-6955DF333A0E}" name="Refurbishment Percentage" dataDxfId="108"/>
+    <tableColumn id="15" xr3:uid="{AED31416-F491-4D6E-909A-A31209B6E381}" name="(Total Percentage) - should be 100" dataDxfId="107"/>
+    <tableColumn id="16" xr3:uid="{79B87532-D341-4309-94DF-65260C55C062}" name="Building Contract Formation Date" dataDxfId="106"/>
+    <tableColumn id="17" xr3:uid="{5A5BBF74-9C2E-4740-A8FE-1C489D6ED113}" name="Construction Start Date" dataDxfId="105"/>
+    <tableColumn id="19" xr3:uid="{848C6946-7C53-4D4C-B402-DA9AAFBEBA08}" name="Actual Completion Date" dataDxfId="104"/>
+    <tableColumn id="20" xr3:uid="{5FBFFFCC-7035-4C5E-B255-05843171276B}" name="Is project carbon neutral?" dataDxfId="103"/>
+    <tableColumn id="21" xr3:uid="{76BDB937-92BB-4DCF-A412-3D566B4CB7CE}" name="Did the project use a DfE procurement framework" dataDxfId="102"/>
+    <tableColumn id="22" xr3:uid="{6C4EA07C-4661-4F13-A09D-8124E6A79E93}" name="Land/Site Acquisition Costs" dataDxfId="101"/>
+    <tableColumn id="23" xr3:uid="{34462EDB-9BD8-487B-93DE-AA1A16797B9C}" name="Detailed Project Purpose Places" dataDxfId="100"/>
+    <tableColumn id="24" xr3:uid="{8A3ABA3F-2AEF-4ABC-BA37-07D9EBF8EC60}" name="Detailed Project Purpose Condition" dataDxfId="99"/>
+    <tableColumn id="25" xr3:uid="{540CF7BC-7A0B-475E-81DB-2EAC33F1CF2D}" name="Funding Schools Condition Allocation" dataDxfId="98"/>
+    <tableColumn id="26" xr3:uid="{DBBC44DA-770F-4ECD-AF9E-2D2020D81934}" name="Funding Healthy Pupils Capital Fund" dataDxfId="97"/>
+    <tableColumn id="27" xr3:uid="{C99F2ACA-38F4-40CA-BCA5-6311147786E9}" name="Funding Basic Need" dataDxfId="96"/>
+    <tableColumn id="28" xr3:uid="{333D563B-27FA-4850-8920-C7D3938149CF}" name="Funding High Needs Capital" dataDxfId="95"/>
+    <tableColumn id="29" xr3:uid="{795FFB10-83B0-45A2-8BA6-62FD9FE319DF}" name="Funding Community Infrastructure Levy" dataDxfId="94"/>
+    <tableColumn id="30" xr3:uid="{E564C9CB-66B4-4431-8381-928757768A3A}" name="Funding Devolved Formula Capital" dataDxfId="93"/>
+    <tableColumn id="31" xr3:uid="{1F7BF858-11F8-441E-86C6-9E23D032A912}" name="Funding VA group contributions" dataDxfId="92"/>
+    <tableColumn id="32" xr3:uid="{DA071124-B73C-4E7F-B225-C226865085D5}" name="Funding Other" dataDxfId="91"/>
+    <tableColumn id="33" xr3:uid="{88B224C8-E1DE-42B1-9131-729D7504AD34}" name="Funding Source of Other" dataDxfId="90"/>
+    <tableColumn id="34" xr3:uid="{BBB90988-2076-414C-A80D-FE4C646A8EE2}" name="(Funding Total)" dataDxfId="89">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]])&lt;&gt;0, SUM(Table2[[#This Row],[Funding Schools Condition Allocation]:[Funding Other]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="1" xr3:uid="{47AC814F-D2E4-4EEC-8732-FB5E37E02B35}" name="SCA Expenditure in 25/26 FY" dataDxfId="86"/>
-[...7 lines deleted...]
-    <tableColumn id="42" xr3:uid="{44737D17-B56A-40FA-9CF4-33EA9B032E91}" name="(Places Total)" dataDxfId="78">
+    <tableColumn id="1" xr3:uid="{47AC814F-D2E4-4EEC-8732-FB5E37E02B35}" name="SCA Expenditure in 25/26 FY" dataDxfId="88"/>
+    <tableColumn id="35" xr3:uid="{A49E3BE1-72B3-4E4C-8846-A6E813100AE1}" name="Places Additional Mainstream 6th Form" dataDxfId="87"/>
+    <tableColumn id="36" xr3:uid="{F5694D83-3716-4FB0-B3EA-937F2E82A814}" name="Places Additional Mainstream Nursery" dataDxfId="86"/>
+    <tableColumn id="37" xr3:uid="{B75C4048-D17B-4F84-A9B4-5406A630A249}" name="Places Additional Mainstream Primary" dataDxfId="85"/>
+    <tableColumn id="38" xr3:uid="{913DF9FC-EDAB-4023-9FC0-C06D40F16AA8}" name="Places Additional Mainstream Secondary" dataDxfId="84"/>
+    <tableColumn id="39" xr3:uid="{EBC8BC40-1D27-4E2C-B247-EFF12C2F326E}" name="Places Additional SEN Total" dataDxfId="83"/>
+    <tableColumn id="40" xr3:uid="{D1E0C48E-5063-4008-BB3E-3ACA90C2FDEC}" name="Places Re-Provided Mainstream" dataDxfId="82"/>
+    <tableColumn id="41" xr3:uid="{36D69B3A-198D-4D7B-8E39-F1148FE311A6}" name="Places Re-Provided SEN" dataDxfId="81"/>
+    <tableColumn id="42" xr3:uid="{44737D17-B56A-40FA-9CF4-33EA9B032E91}" name="(Places Total)" dataDxfId="80">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Places Additional Mainstream 6th Form]:[Places Re-Provided SEN]])&lt;&gt;0, SUM(Table2[[#This Row],[Places Additional Mainstream 6th Form]:[Places Re-Provided SEN]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="43" xr3:uid="{AF9F54C1-433B-4E7D-8942-59574EE25576}" name="ICT Infrastructure" dataDxfId="77"/>
-[...8 lines deleted...]
-    <tableColumn id="52" xr3:uid="{A9ECE833-93D5-4CBF-8DBA-5F26A449DD59}" name="(Building Works Total)" dataDxfId="68">
+    <tableColumn id="43" xr3:uid="{AF9F54C1-433B-4E7D-8942-59574EE25576}" name="ICT Infrastructure" dataDxfId="79"/>
+    <tableColumn id="44" xr3:uid="{D6A30BD9-2FCC-4FEB-AA2C-0B64996CDADE}" name="Facilitating Works Total" dataDxfId="78"/>
+    <tableColumn id="45" xr3:uid="{BD0FA62C-70F0-407B-BB6F-D1769164E5A3}" name="Substructure Total" dataDxfId="77"/>
+    <tableColumn id="46" xr3:uid="{B22C479E-8F4C-497D-9BA2-F9A609EFB8C7}" name="Internal Finishes Total" dataDxfId="76"/>
+    <tableColumn id="47" xr3:uid="{55C7F8C6-BB0A-4A9D-9043-C24419A36F4B}" name="Services Total" dataDxfId="75"/>
+    <tableColumn id="48" xr3:uid="{36415CAA-5472-47EB-92A4-1F5603805EE2}" name="Work To Existing Building Total" dataDxfId="74"/>
+    <tableColumn id="49" xr3:uid="{CE511245-4F8A-4653-BE16-0E0B91643688}" name="Superstructure Total" dataDxfId="73"/>
+    <tableColumn id="50" xr3:uid="{B2D0EBA2-27BE-4DA5-A026-368717D1AAAC}" name="Fittings, Furnishings And Equipment" dataDxfId="72"/>
+    <tableColumn id="51" xr3:uid="{6BFF1F34-90BF-4B25-80F8-F0EDDEB9886E}" name="Prefabricated Buildings And Building Units Total" dataDxfId="71"/>
+    <tableColumn id="52" xr3:uid="{A9ECE833-93D5-4CBF-8DBA-5F26A449DD59}" name="(Building Works Total)" dataDxfId="70">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Substructure Total]:[Prefabricated Buildings And Building Units Total]])&lt;&gt;0, SUM(Table2[[#This Row],[Substructure Total]:[Prefabricated Buildings And Building Units Total]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="53" xr3:uid="{77E79DE5-ED1B-4C6B-BABD-E1946D52BAA3}" name="External Works Total" dataDxfId="67"/>
-    <tableColumn id="54" xr3:uid="{A7975ECA-E86E-41C2-91DC-A6740C4E2428}" name="(Construction Sub Total)" dataDxfId="66">
+    <tableColumn id="53" xr3:uid="{77E79DE5-ED1B-4C6B-BABD-E1946D52BAA3}" name="External Works Total" dataDxfId="69"/>
+    <tableColumn id="54" xr3:uid="{A7975ECA-E86E-41C2-91DC-A6740C4E2428}" name="(Construction Sub Total)" dataDxfId="68">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[(Building Works Total)]:[External Works Total]])&lt;&gt;0, SUM(Table2[[#This Row],[(Building Works Total)]:[External Works Total]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="55" xr3:uid="{DF3BE5B4-74A9-4C3A-8BDD-6C714C377326}" name="Main Contractor’s Preliminaries Total" dataDxfId="65"/>
-[...1 lines deleted...]
-    <tableColumn id="57" xr3:uid="{26EF2E32-F8D5-4F00-948A-65DBE62DE0AD}" name="(Contract Sum / Agreed Maximum Price)" dataDxfId="63">
+    <tableColumn id="55" xr3:uid="{DF3BE5B4-74A9-4C3A-8BDD-6C714C377326}" name="Main Contractor’s Preliminaries Total" dataDxfId="67"/>
+    <tableColumn id="56" xr3:uid="{0B73B312-1C10-4B26-84F2-6FF6C16B2A49}" name="Main Contractor’s Overheads and Profit Total" dataDxfId="66"/>
+    <tableColumn id="57" xr3:uid="{26EF2E32-F8D5-4F00-948A-65DBE62DE0AD}" name="(Contract Sum / Agreed Maximum Price)" dataDxfId="65">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Main Contractor’s Preliminaries Total]:[Main Contractor’s Overheads and Profit Total]])&lt;&gt;0, SUM(Table2[[#This Row],[Main Contractor’s Preliminaries Total]:[Main Contractor’s Overheads and Profit Total]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="58" xr3:uid="{788009AC-B3F1-42AF-9DB8-0C2588658F37}" name="Project/Design Team Fees Total" dataDxfId="62"/>
-[...3 lines deleted...]
-    <tableColumn id="62" xr3:uid="{5AF4A86E-30F1-4317-88B3-AA36CB4D2233}" name="(Other Costs Sub Total)" dataDxfId="58">
+    <tableColumn id="58" xr3:uid="{788009AC-B3F1-42AF-9DB8-0C2588658F37}" name="Project/Design Team Fees Total" dataDxfId="64"/>
+    <tableColumn id="59" xr3:uid="{BA4AF6C4-064A-4B33-8E34-D9862EB83AA2}" name="Risk (Client’s Contingencies) Total" dataDxfId="63"/>
+    <tableColumn id="60" xr3:uid="{394ED2F3-509A-4613-9FA8-332DF5BC43AF}" name="Other Development/Project Costs Total" dataDxfId="62"/>
+    <tableColumn id="61" xr3:uid="{FACE2A78-4D08-40F0-A6A1-E2635A8E7C7B}" name="Abnormals (included above where applicable)" dataDxfId="61"/>
+    <tableColumn id="62" xr3:uid="{5AF4A86E-30F1-4317-88B3-AA36CB4D2233}" name="(Other Costs Sub Total)" dataDxfId="60">
       <calculatedColumnFormula>IF(SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]])&lt;&gt;0, SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]]), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="63" xr3:uid="{EEA6F611-AAC8-4AE8-B8B3-A864C6BF3924}" name="(Total Build Cost)" dataDxfId="57">
+    <tableColumn id="63" xr3:uid="{EEA6F611-AAC8-4AE8-B8B3-A864C6BF3924}" name="(Total Build Cost)" dataDxfId="59">
       <calculatedColumnFormula>IF(SUM(AP2,AQ2,BA2,BD2,BI2)&lt;&gt;0, SUM(AP2,AQ2,BA2,BD2,BI2), "")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="64" xr3:uid="{4E9A8336-CAA1-44DB-9868-1690D5147DD1}" name="CDC Block Reference(s)" dataDxfId="56"/>
-[...12 lines deleted...]
-    <tableColumn id="77" xr3:uid="{F10DCDD0-BC7D-4DB6-9DED-F5574C18A03F}" name="Additional Comments" dataDxfId="43"/>
+    <tableColumn id="64" xr3:uid="{4E9A8336-CAA1-44DB-9868-1690D5147DD1}" name="CDC Block Reference(s)" dataDxfId="58"/>
+    <tableColumn id="65" xr3:uid="{96E87624-1682-4C2E-ABE0-72220D2D82B3}" name="Roofs Total" dataDxfId="57"/>
+    <tableColumn id="66" xr3:uid="{1FF51D95-566F-4B41-83C4-1A4186E49F77}" name="Ceilings Total" dataDxfId="56"/>
+    <tableColumn id="67" xr3:uid="{D8F51333-C568-4CE2-9A5D-03884A2DEE74}" name="Internal Walls and Doors Total" dataDxfId="55"/>
+    <tableColumn id="68" xr3:uid="{52AB3992-695C-425C-9D1A-8EABC714E456}" name="Mechanical Services Total" dataDxfId="54"/>
+    <tableColumn id="69" xr3:uid="{E0C9B5F1-4A73-48DC-A01C-78F8531D576F}" name="Redecorations Total" dataDxfId="53"/>
+    <tableColumn id="70" xr3:uid="{553C3C37-B60F-4552-BB72-4286FBEDAB1C}" name="Site Areas and External Areas Total" dataDxfId="52"/>
+    <tableColumn id="71" xr3:uid="{947A6679-74D3-45BA-81FD-547ABCA6EC17}" name="Floors and Stairs Total" dataDxfId="51"/>
+    <tableColumn id="72" xr3:uid="{B03FEB8B-46F2-413E-818B-3607FEA54162}" name="External Walls, Windows and Doors Total" dataDxfId="50"/>
+    <tableColumn id="73" xr3:uid="{1011A4DC-E4E7-4DA8-B92A-74AF59DFAF9E}" name="Sanitary Ware Total" dataDxfId="49"/>
+    <tableColumn id="74" xr3:uid="{4E5CDC35-A0AC-4BF3-A91C-3CA351253BE3}" name="Electrical Services Total" dataDxfId="48"/>
+    <tableColumn id="75" xr3:uid="{463AC0C2-A134-439C-8F0D-562BE0256189}" name="Fixed Furniture and Fittings Total" dataDxfId="47"/>
+    <tableColumn id="76" xr3:uid="{925824A8-8252-4C9C-8A5D-B0C937F540B7}" name="Playing Fields Total" dataDxfId="46"/>
+    <tableColumn id="77" xr3:uid="{F10DCDD0-BC7D-4DB6-9DED-F5574C18A03F}" name="Additional Comments" dataDxfId="45"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8F7657BA-BC4E-43D7-B906-875971AF6A2C}" name="Table1" displayName="Table1" ref="G1:G6" totalsRowShown="0" headerRowDxfId="42" dataDxfId="41" tableBorderDxfId="40">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{8F7657BA-BC4E-43D7-B906-875971AF6A2C}" name="Table1" displayName="Table1" ref="G1:G6" totalsRowShown="0" headerRowDxfId="44" dataDxfId="43" tableBorderDxfId="42">
   <autoFilter ref="G1:G6" xr:uid="{8F7657BA-BC4E-43D7-B906-875971AF6A2C}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{952D3E54-1C34-40E7-8111-92021F92E8F4}" name="PlacesType" dataDxfId="39"/>
+    <tableColumn id="1" xr3:uid="{952D3E54-1C34-40E7-8111-92021F92E8F4}" name="PlacesType" dataDxfId="41"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E87E6A07-6A4C-4C82-9116-1F12CCE2FEE6}" name="Table3" displayName="Table3" ref="A1:A4" totalsRowShown="0" dataDxfId="38" tableBorderDxfId="37">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{E87E6A07-6A4C-4C82-9116-1F12CCE2FEE6}" name="Table3" displayName="Table3" ref="A1:A4" totalsRowShown="0" dataDxfId="40" tableBorderDxfId="39">
   <autoFilter ref="A1:A4" xr:uid="{E87E6A07-6A4C-4C82-9116-1F12CCE2FEE6}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{2CCDFCCB-4085-4CC8-99F0-FE565BAC7831}" name="Primary Purpose" dataDxfId="36"/>
+    <tableColumn id="1" xr3:uid="{2CCDFCCB-4085-4CC8-99F0-FE565BAC7831}" name="Primary Purpose" dataDxfId="38"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{5575FB97-34D3-441D-98C4-8E08A678F900}" name="Table4" displayName="Table4" ref="H1:H3" totalsRowShown="0">
   <autoFilter ref="H1:H3" xr:uid="{5575FB97-34D3-441D-98C4-8E08A678F900}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{E320EC9C-04E4-479D-BC91-1AF7C27FE886}" name="Column1"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4969,52 +4983,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62222A95-A5B5-46F8-822F-A3DAF6CB6ABB}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:E91"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.4609375" customWidth="1"/>
     <col min="2" max="2" width="26.84375" style="26" customWidth="1"/>
     <col min="3" max="3" width="46.84375" style="33" customWidth="1"/>
     <col min="4" max="4" width="47.3046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="71"/>
       <c r="D1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="177" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="25"/>
       <c r="C2" s="34"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="B3" s="25"/>
@@ -5763,53 +5777,53 @@
       <c r="B89" s="95" t="s">
         <v>149</v>
       </c>
       <c r="C89" s="70" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B90" s="79"/>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.35">
       <c r="B91" s="79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F440315-63AF-4E67-ACEA-F9DCC737E7D5}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:BX268"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="N1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J7" sqref="J7"/>
+      <selection pane="bottomLeft" activeCell="AA2" sqref="AA2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.69140625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="13" width="12.69140625" style="12"/>
     <col min="15" max="31" width="12.69140625" style="12"/>
     <col min="34" max="40" width="12.69140625" style="12"/>
     <col min="42" max="50" width="12.69140625" style="12"/>
     <col min="52" max="52" width="12.69140625" style="12"/>
     <col min="54" max="55" width="12.69140625" style="12"/>
     <col min="57" max="60" width="12.69140625" style="12"/>
     <col min="63" max="76" width="12.69140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" s="19" customFormat="1" ht="78" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D1" s="14" t="s">
@@ -32138,105 +32152,110 @@
       <c r="BI268" s="91" t="str">
         <f>IF(SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]])&lt;&gt;0, SUM(Table2[[#This Row],[Project/Design Team Fees Total]:[Abnormals (included above where applicable)]]), "")</f>
         <v/>
       </c>
       <c r="BJ268" s="91" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="BK268" s="22"/>
       <c r="BL268" s="92"/>
       <c r="BM268" s="92"/>
       <c r="BN268" s="92"/>
       <c r="BO268" s="92"/>
       <c r="BP268" s="92"/>
       <c r="BQ268" s="92"/>
       <c r="BR268" s="92"/>
       <c r="BS268" s="92"/>
       <c r="BT268" s="92"/>
       <c r="BU268" s="92"/>
       <c r="BV268" s="92"/>
       <c r="BW268" s="92"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <conditionalFormatting sqref="B2:B268">
-    <cfRule type="expression" dxfId="23" priority="1">
+    <cfRule type="expression" dxfId="25" priority="3">
       <formula>AND(OR(C2:BX2&lt;&gt;""), B2="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C2:E268 O2:S268">
-    <cfRule type="expression" dxfId="22" priority="14">
+    <cfRule type="expression" dxfId="24" priority="16">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), C2="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G2:J268 U2:U268">
-    <cfRule type="expression" dxfId="21" priority="17">
+    <cfRule type="expression" dxfId="23" priority="19">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), G2="", OR($D2="Add places", $D2="Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N2:N268">
-    <cfRule type="expression" dxfId="20" priority="11">
+    <cfRule type="expression" dxfId="22" priority="13">
       <formula>AND(N2&lt;&gt;"", N2&lt;&gt;1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V2:V268">
-    <cfRule type="expression" dxfId="19" priority="19">
+    <cfRule type="expression" dxfId="21" priority="21">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), V2="", OR($D2="Address condition", $D2="Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="W2:W268 Y2:Y268 AG2:AG268">
-    <cfRule type="expression" dxfId="18" priority="20">
+  <conditionalFormatting sqref="W2:W268 Y2:Y268">
+    <cfRule type="expression" dxfId="20" priority="22">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), OR($AF2=0,$AF2=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH2:AN268">
-    <cfRule type="expression" dxfId="17" priority="22">
+    <cfRule type="expression" dxfId="19" priority="24">
       <formula>AND(OR($A2:$BX2&lt;&gt;""), OR($AO2="", $AO2=0), OR($D2="Add places", $D2="Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH2:BJ268 F2:I268 K2:M268 T2:U268">
-    <cfRule type="expression" dxfId="12" priority="13">
+    <cfRule type="expression" dxfId="18" priority="15">
       <formula>$D2="Address condition"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP1:AX1048576 AZ1:AZ1048576 BB1:BC1048576 BE1:BH1048576">
-    <cfRule type="expression" dxfId="16" priority="4">
+    <cfRule type="expression" dxfId="17" priority="6">
       <formula>AND(AP1 = "", OR($D1 = "Add places", $D1 = "Condition and additional places"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BK2:BW268 V2:V268">
-    <cfRule type="expression" dxfId="13" priority="12">
+    <cfRule type="expression" dxfId="16" priority="14">
       <formula>$D2="Add places"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BK2:BW268">
-    <cfRule type="expression" dxfId="15" priority="2">
+    <cfRule type="expression" dxfId="15" priority="4">
       <formula>AND(BK2="",$D2="Address condition")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="14" priority="10">
+    <cfRule type="expression" dxfId="14" priority="12">
       <formula>$D2="Condition and additional places"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AG2:AG268">
+    <cfRule type="expression" dxfId="13" priority="1">
+      <formula>AND(OR($A2:$BX2&lt;&gt;""), $AG2="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="567" yWindow="582" count="28">
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 669 characters long." promptTitle="Project Title" prompt="A unique identifier for your project for reference. _x000a__x000a_This could be a brief description of the project or a reference ID." sqref="A2:A268" xr:uid="{B1B81C13-A539-45B8-91F3-DF65AC4B9D60}">
       <formula1>669</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 1000 characters long." promptTitle="Site Name" prompt="The name of the school or site._x000a__x000a_Enter &quot;Estate wide&quot; for whole estate condition surveys etc" sqref="C2:C268" xr:uid="{C5E0FB8C-0426-446B-A458-8B75E8B82945}">
       <formula1>1000</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive number." promptTitle="Land/Site Acquistion Costs" prompt="How much the site cost to purchase, if applicable" sqref="T2:T268" xr:uid="{B3406718-7667-435B-BA6F-5CA84EEBD7F0}">
       <formula1>IF($D2&lt;&gt;"Address condition",  ISNUMBER(T2), T2&gt;=0)</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive whole number." promptTitle="Whole number" prompt="Please enter a whole number" sqref="AH2:AN268" xr:uid="{4B87FA2F-D713-4163-BA73-84C4F7A1ADC1}">
       <formula1>AND($D2&lt;&gt;"Address condition",  MOD(AH2,1)=0, AH2&gt;=0, AH2&lt;10000000)</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThan" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or not a positive number." promptTitle="Number" prompt="Please enter a positive number (GBP)" sqref="AZ2:AZ268 AP2:AX268 BB2:BC268 BE2:BH268" xr:uid="{B554FB28-E5FD-490E-8C74-E71AC8AC3D8B}">
       <formula1>AND($D2&lt;&gt;"Address condition",  ISNUMBER(AP2), AP2&gt;=0)</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required or less then 4 characters" promptTitle="4-letter CDC reference" prompt="Please enter the 4-letter CDC reference._x000a_(e.g., EFAA)" sqref="BK2:BK268" xr:uid="{8CC5D3E9-73B0-45C8-B283-6D7AFC0D9827}">
       <formula1>AND(ISTEXT(BK2), LEN(BK2) &gt;3,  D2="Address condition")</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required or not a positive number" promptTitle="Number" prompt="Please enter a positive number (GBP)" sqref="BL2:BW268" xr:uid="{FEA4E3CF-73DE-4C8C-A882-7B2523647302}">
       <formula1>AND(ISNUMBER(BL2), BL2&gt;=0, $D2="Address condition")</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid data" error="Data not required (if grey), or the code must be a 7-digit number" promptTitle="Pupil Place Planning Area Code" prompt="Please enter the 7 digit Pupil Place Planning Area Code" sqref="F2:F268" xr:uid="{9631F09F-BF6D-4B80-90FE-95A86C1D57F0}">